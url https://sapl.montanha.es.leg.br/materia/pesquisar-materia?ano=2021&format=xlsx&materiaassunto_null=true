--- v0 (2026-02-13)
+++ v1 (2026-05-19)
@@ -54,1676 +54,1676 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>ALLAN CORTES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_01-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_01-2021.pdf</t>
   </si>
   <si>
     <t>Reconhece no âmbito do Município de Montanha-ES a visão monocular como Deficiência visual.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/</t>
+    <t>http://sapl.montanha.es.leg.br/media/</t>
   </si>
   <si>
     <t>Falha na sequência.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei__05-2021.pdf</t>
+    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei__05-2021.pdf</t>
   </si>
   <si>
     <t>Institui sistema de transparência e rastreamento das doses de vacina de combate ao coronavírus recebidas pelo município, e identificação da população vacinada como forma de controle das doses utilizadas.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_06-2021.pdf</t>
+    <t>DIVALDIM DA AGRICULTURA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_06-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomenclatura de Logradouro Público.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>ALLAN CORTES, ADORADOR BRUNO GUIMARÃES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_07-2021.pdf</t>
+    <t>ALLAN CORTES, ADORADOR BRUNO GUIMARÃES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_07-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de nomenclatura de Logradouro Público.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CARMINHA DO FORÚM, ALLAN CORTES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_lei_09-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_lei_09-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de nomenclatura de Logradouro Público._x000D_
 Art 1- A Unidade de Saúde de Montanha passará a ser denominada de Unidade de saúde Dr Gilberto Baggieri.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_10-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_10-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Semana Municipal da Agricultura Familiar no Município de Montanha e da outras providências.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ALLAN CORTES, CÉLIA DO POSTO, SGT. CLEBÃO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_11-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_11-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do valor de auxílio-alimentação dos servidores públicos da Câmara Municipal de Montanha-ES, instituído pela Lei n° 1.022, de 03 de abril de 2020.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_lei_12-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_lei_12-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de nomenclatura de Logradouro Público._x000D_
 Art 1- Fica denominada de Rua Demerval Moreira de Araújo o logradouro atualmente denominado de Rua Conceição da Barra, localizada nessa comunidade.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MAINE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_13-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_13-2021.pdf</t>
   </si>
   <si>
     <t>Cria a Lei "PATA AMIGA" institui o dezembro verde no âmbito do Município de Montanha e da outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>CARMINHA DO FORÚM</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_15-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_15-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de nomenclatura de Logradouro Público._x000D_
 Art 1- A estratégia de saúde da família ESF VI e VII localizada na Av Antônio Paulino s/n, bairro Irmã Maria Zélia Prudente, deste  Municipio passará a ser denominada de Unidade de Saúde Dr José Gilberto Baggieri.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_01-2021-20210608084224.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_01-2021-20210608084224.pdf</t>
   </si>
   <si>
     <t>Sejam implantados redutores de velocidade (quebra molas) nas ruas Carlos Chagas e Joselino da Silva, no bairro Cohab, deste Município.</t>
   </si>
   <si>
     <t>LAFAETE DO HOSPITAL</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_no_02-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Seja realizado pavimentação do aclive, na Rua São João Batista, em sentido ao assentamento Bela Vista no distrito de Vinhatico/ES.</t>
   </si>
   <si>
     <t>SGT. CLEBÃO</t>
   </si>
   <si>
     <t>Retirado de Pauta a pedido do Autor</t>
   </si>
   <si>
     <t>Sejam implantados redutores de velocidade na Rua Jequitibá, Bairro Amazonas</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_no_05-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Sejam implantados redutores de velocidade nas proximidades do cruzamento da Rua João XXIII com a Rua Domingos Martins, Distrito de Vinhático.</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_no_06-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_no_06-2021.pdf</t>
   </si>
   <si>
     <t>Que a atual quadra com piso de calçamento seja transformada em um campo com grama sintética, localizada na Praça Dásio Brasileiro, Bairro Irmã Maria Zélia, Montanha/ES</t>
   </si>
   <si>
     <t>Que seja criado um Projeto de Lei, da seguinte forma:_x000D_
 _x000D_
 Art. 1º - Fica classificada como deficiência visual monocolar, no âmbito do Município de Montanha, Espirito Santo, para todos os fins legais._x000D_
 _x000D_
 Parágrafo Único - Será considerada visão monocolar a deficiência que atinge apenas um dos olhos e que é classificada pela Organização Mundial de Saúde como a CID-10 H54.4 ou outra que lhe vier substituir._x000D_
 _x000D_
 Art. 2º - A pessoa com visão monocolar, após a publicação da presente Lei, serão inseridas em todos os programas e benefícios destinados às pessoas portadoras de deficiência no Município de Montanha /ES._x000D_
 _x000D_
 Art. 3º - Esta Lei entra em vigor na data de sua publicação, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>Que sejam instaladas telas de proteção no parapeito da barragem de Montanha/ES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_no_09-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Pedido que seja realizada as adequações na ponte localizada no Assentamento Francisco Domingos Ramos ( Jacuba ), com o intuito de beneficiar toda a população local.</t>
   </si>
   <si>
     <t>ADORADOR BRUNO GUIMARÃES</t>
   </si>
   <si>
     <t>Retirado de Pauta pelo Autor</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_no_11-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_no_11-2021.pdf</t>
   </si>
   <si>
     <t>Seja estabelecido um cronograma , para realização de atendimento "in loco", com frequência de 01 (uma) vez por semana, com objetivo de SOLUCIONAR AS DEMANDAS  do munícipes nos distritos de São Sebastião do Norte e Vinhático, bem como REALIZAR TRABALHOS PREVENTIVOS por meio de informações , orientações, palestras, etc., envolvendo as seguintes Secretarias e órgãos: Assistência  Social; Educação; Cultura e Desporto; Saúde; Meio Ambiente; Agricultura; Assistência Judiciária Municipal; e Procon.</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_12.2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_12.2021.pdf</t>
   </si>
   <si>
     <t>Estudo de Viabilidade da implantação do dispositivo conhecido como " boca de lobo inteligente" na Avenida Antônio Paulino e demais ruas centrais como forma de prevenir e minimizar os problemas causados pela chuva.</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_13.2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_13.2021.pdf</t>
   </si>
   <si>
     <t>Sejam implantados 02 (dois) redutores de velocidade na Rua Mimoso do Sul, Bairro Auto Fundão._x000D_
 Sejam implantados 01 (um) redutor de velocidade na Rua Miniatura, Bairro Dominguinhos.</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_no_14-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_no_14-2021.pdf</t>
   </si>
   <si>
     <t>Sejam implantados redutores de velocidade nas seguintes ruas:_x000D_
 Rua Beira Rio, Bairro Lagedo;_x000D_
 Rua Itapemirim, Bairro Fundão;</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_15-2021-20210608084421.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_15-2021-20210608084421.pdf</t>
   </si>
   <si>
     <t>Que seja criado um Projeto de Lei  concedendo às mulheres vítimas de violência domestica e familiar o Auxilio - Aluguel</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Que seja criado e encaminhado a esta casa de Leis, um Projeto de Lei que dispõe sobre a intituição do Programa de incentivo ao Primeiro Emprego no Município de Montanha/ES</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>MAINE BRITO, ADORADOR BRUNO GUIMARÃES, LAFAETE DO HOSPITAL, ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_no_17-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_no_17-2021.pdf</t>
   </si>
   <si>
     <t>Pedido que seja realizada a reforma no cemitério do Distrito de Vinhático</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_no_18-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Pedido que seja feito um redutor de velocidade na Avenida Antônio Paulino (próximo a Giros Madeiras).</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>CARMINHA DO FORÚM, ALLAN CORTES, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, SGT. CLEBÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_19-2021-20210608084626.pdf</t>
+    <t>CARMINHA DO FORÚM, ALLAN CORTES, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, SGT. CLEBÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_19-2021-20210608084626.pdf</t>
   </si>
   <si>
     <t>Seja criado um "Programa Municipal de Fortalecimento da Fruticultura",  através da Secretaria de Agricultura, , na qual sejam contempladas as pequenas propriedades rurais que praticam a "agricultura familiar" e "assentamentos" do Município de Montanha/ES.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_20-2021-20210608084750.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_20-2021-20210608084750.pdf</t>
   </si>
   <si>
     <t>Seja realizado um estudo de viabilidade para que o "Projeto de pisicultura" seja implantado nas barragens comunitárias dos assentamentos do Município de Montanha/ES.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_21-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_21-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo que viabilize a concessão de adicional de periculosidade/insalubridade aos profissionais da Assistência Social, especialmente aos profissionais que trabalham no CREAS (centro de Referência Especializado de Assistência Social) e CRAS (centro de Referência da Assistência Social).</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_22-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_22-2021.pdf</t>
   </si>
   <si>
     <t>Que seja criado um projeto de Lei, que garanta a implantação no município de PASSE LIVRE para os deficientes na tarifa de transporte coletivo urbano do nosso município, bem como para idosos acima de 60 ( sessenta) anos.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_23-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_23-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado um estudo que viabilize a concessão de adicional de periculosidade/insalubridade aos profissionais do CONSELHO TUTELAR do município.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_24-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_24-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja viabilizada a inclusão de absorventes menstruais para a população do sexo feminino, nas cestas básicas distribuídas pelo Município.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>ADORADOR BRUNO GUIMARÃES, CÉLIA DO POSTO, LAFAETE DO HOSPITAL, MAINE BRITO, ZENILDO XAVIER</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para criação do Programa Dinheiro Direito na Unidade de Saúde conforme Projeto.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_no_26-2021.docx</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_no_26-2021.docx</t>
   </si>
   <si>
     <t>Que seja viabilizado a construção de uma praça saudável no 30 de maio e uma outra no ramal da Fumaça, Zona Rural de Montanha/ES.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_27-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_27-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja elaborado um projeto de lei que cria o " Programa Municipal de combate à fome nos períodos de férias escolares de crianças de adolescentes e de jovens matriculados nas escolas municipais da rede pública de ensino.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_28-2021-20210608090512.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_28-2021-20210608090512.pdf</t>
   </si>
   <si>
     <t>Para que seja elaborado um projeto de Lei que cria o "Programa Municipal de Combate à fome nos períodos de férias escolares de crianças , de adolescentes e de jovens matriculados nas escolas Municipais da rede públicas de ensino.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_no_29-2021.docx</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_no_29-2021.docx</t>
   </si>
   <si>
     <t>Que seja viabilizado em conjunto com DER-ES, a construção de uma ciclovia na rodovia ES-130, especificamente no trecho da saída de Montanha para Vinhático até no trecho com a ES-209 (extensão de aproximadamente 3 Km), além de placas alertando os motoristas do tráfego de ciclistas ao longo das rodovias que os cercam.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_no_30-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_no_30-2021.pdf</t>
   </si>
   <si>
     <t>Que seja fornecido máscara ppf2/N95 para os profissionais da educação.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Erro na Sequência.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_no_32-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_no_32-2021.pdf</t>
   </si>
   <si>
     <t>Sejam implantados redutores de velocidade no cruzamento da Av. Presidente Keneddy com a Av. Francisco Lacerda de Águiar próximo a residência do Sr. Lerino</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_no_33-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_no_33-2021.pdf</t>
   </si>
   <si>
     <t>Que os funcionários públicos que residem no Distrito de Vinhático recebam o ticket  alimentação no local onde residem (Vinhático).</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_34-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_34-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a criação de um auxilio, vantagem, bônus ou abono para os profissionais da Assistência Social e Saúde do Município que estão na linha de frente no combate a pandemia da Covid-19</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_no_35-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_no_35-2021.pdf</t>
   </si>
   <si>
     <t>Seja realizada a pavimentação de uma rua na Comunidade Ramal da Fumaça.( Lado esquerdo, sentido Montanha x São Sebastião do Norte).</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_no_36-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_no_36-2021.pdf</t>
   </si>
   <si>
     <t>Sejam implantados redutores de velocidade nas seguintes ruas:_x000D_
 Rua Conceição da Barra, Bairro Decão_x000D_
 Rua Acedino Coelho Leal, Bairro Ângelo Depolo_x000D_
 Rua Laurino Macedo, Bairro Dominguinhos;_x000D_
 Rua Cruzeiro do Oeste ( Atrás da quadra ), Bairro Decão.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_37-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_37-2021.pdf</t>
   </si>
   <si>
     <t>Viabilize a implantação do programa wi-fi Brasil nas comunidades rurais do Município de Montanha.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Erro na Sequência</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_39-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_39-2021.pdf</t>
   </si>
   <si>
     <t>Que seja implantado um redutor de velocidade (quebra-molas) na Rua Presidente Kenedy no Distrito de Vinhático.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_40-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_40-2021.pdf</t>
   </si>
   <si>
     <t>Que solicite recurso federal, para aquisição de uma unidade móvel equipada,especialmente adaptada a finalidade de prestação de serviço de esterilização e castração de animais domésticos: Canino e felinos, chamado de castromóvel.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MAINE BRITO, ADORADOR BRUNO GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_41-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_41-2021.pdf</t>
   </si>
   <si>
     <t>Que seja implantado um playground (parquinho) na comunidade do Limoeiro em Montanha/ES.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_43-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_43-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja criado hortas orgânicas comunitárias no Município de Montanha, Distritos e nas comunidades rurais.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/45/44-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/45/44-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado um Projeto de Lei sobre atualização de Aluguel Social, para que o valor mensal que hoje é de até R$ 350,00 (trezentos e cinquenta reais) passe a ser de até R$ 450,00 (quatrocentos e cinquenta reais), e que o total de aluguéis  se limite em até 60 (sessenta), onde hoje é de apenas 30 (trinta) aluguéis mensais.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>LAFAETE DO HOSPITAL, MAINE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_45-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_45-2021.pdf</t>
   </si>
   <si>
     <t>Que seja criado um projeto de lei, que dispõe sobre o programa de ações preventivas à depressão,automutilação e ao suicídio entre crianças e adolescentes e aos profissionais da área da educação, na rede municipal de ensino no município de Montanha/ES.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_46-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_46-2021.pdf</t>
   </si>
   <si>
     <t>Que seja criado um projeto de lei, que dispõe sobre o programa de ações de apoio psicológicos aos profissionais da Saúde no Município de Montanha/ES.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_47-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_47-2021.pdf</t>
   </si>
   <si>
     <t>Seja implantado manilhas de concreto para passagem de esgoto no Bairro Dominguinhos.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_48-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_48-2021.pdf</t>
   </si>
   <si>
     <t>Que seja construído um campo de futebol no Assentamento Adriano Machado.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_49-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_49-2021.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada uma rede WI-FI gratuita na Praça do Mercado Municipal</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_50-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_50-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado um Projeto de Lei que institua um programa para prevenção e conscientização sobre gravidez precoce no Município de Montanha/ES, a contribuir para redução de sua incidência, conforme segue em anexo.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_51-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_51-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja implantado um parquinho infantil no assentamento  Oziel Alves, no Município de Montanha/ES</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_52-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_52-2021.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura efetue o cadastro no Programa "Digitaliza Brasil" através do Ministério das Comunicações para que o nosso Município receba estações retransmissoras de TVs, que atenderam com sinal digital, em alta definição e deforma gratuita.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_53-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_53-2021.pdf</t>
   </si>
   <si>
     <t>Que seja Construído um canil Municipal no Município de Montanha</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_54-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_54-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido um abono salarial aos profissionais de saúde do nosso Município de Montanha, no valor a ser estipulado pelo próprio poder Executivo.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_55-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_55-2021.pdf</t>
   </si>
   <si>
     <t>Que seja implementado um aumento no repasse a partir do anos de 2022 na subvenção destinada ao Lar Esperança da Criança de Montanha - Projeto Vida.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Requer que o poder Executivo realize um Projeto de Lei criando uma identificação para pessoas diagnosticada com Transtorno Espectro Autista - TEA, Dislexia e Transtorno de Déficit de Atenção com Hiperatividade  - TDAH, através da emissão de uma Carteira Municipal de Identificação, bem como, que dê o direito de meia entrada nos eventos artísticos, culturais e esportivos e atendimento preferencial em todos os setores públicos e privados do município.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_57-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_57-2021.pdf</t>
   </si>
   <si>
     <t>Requer que o poder Executivo realize um Projeto de Lei conforme o modelo que foi encaminhado pelo Sindicato dos Trabalhadores da Saúde no Espírito Santo - SINDSAÚDE, para que seja instituído em nosso Município o incentivo por Desempenho Individual Variável - IDIV, a ser concedido aos profissionais das Equipes de Saúde da Família (ESF) e equipes de atenção Primária (EAP), com recursos advindos do Programa Previne Barsil.</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_04.2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_04.2021.pdf</t>
   </si>
   <si>
     <t>Seja construída uma Quadra Poliesportiva no Bairro Lajedo, onde atualmente encontra-se uma praça naquele local.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/86/pedido_de_providencia_01.2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/86/pedido_de_providencia_01.2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito a construção de 2 (dois) banheiros públicos, entre eles, 1 (um) banheiro masculino e 1 (um) banheiro feminino na Praça Osvaldo Lopes.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/87/pedido_de_providencia_02-2021-20210608092347.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/87/pedido_de_providencia_02-2021-20210608092347.pdf</t>
   </si>
   <si>
     <t>Requer que seja incluído na rota do transporte sanitário (ônibus da saúde) um ponto de embarque e desembarque  no bairro Cohab, deste Município.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/88/pedido_de_providencia_03-2021-20210608092515.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/88/pedido_de_providencia_03-2021-20210608092515.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um ponto de apoio (guarita) e um banheiro químico para os vigias que trabalham na Barragem Tutu Reuter.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/89/pedido_de_providencia_04-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/89/pedido_de_providencia_04-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado uma base do Corpo de Bombeiros na Cidade de Montanha que atenda aos municípios vizinhos (Ponto Belo, Mucurici e Pinheiros).</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/90/pedido_de_providencia_no_05-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/90/pedido_de_providencia_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de postes de iluminação nas dependências do Cemitério Municipal de Montanha.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/91/pedido_de_providenciano__06-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/91/pedido_de_providenciano__06-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam fornecidos ou renovados os EPI´S necessários aos nobres coletores de lixo da nossa cidade.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Requer que seja instalado linhas de telefone fixo em todas as escolas e creches do Município.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/93/pedido_de_providencia_no_08-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/93/pedido_de_providencia_no_08-2021.pdf</t>
   </si>
   <si>
     <t>Pedido para que sejam implantados postes de iluminação na Rua Vinhático no bairro Amazonas em Montanha.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/94/pedido_de_providencia_no_09-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/94/pedido_de_providencia_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Requerem acréscimo de um médico para atendimento no Programa Saúde da Família (PSF) do distrito de Vinhático.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/95/pedido_de_providencia_10-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/95/pedido_de_providencia_10-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a retirada de todas as palmeiras que estão plantadas em canteiros centrais nas Avenidas e Ruas do Município, bem como que sejam replantadas outras árvores nos locais acima citados, a  fim de não perder a arborização da municipalidade.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/96/pedido_de_providencia_no_11-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/96/pedido_de_providencia_no_11-2021.pdf</t>
   </si>
   <si>
     <t>Requer reforma da lombada (quebra-molas) instalada na Avenida Antônio Paulino, próximo ao IFES.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/97/pedido_de_providencia_no_12-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/97/pedido_de_providencia_no_12-2021.pdf</t>
   </si>
   <si>
     <t>Assunto: Substituição de todas as lâmpadas queimadas na praça situada na Rua Sapucaia, Bairro Amazonas.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/98/pedido_de_providencia_13-2021-20210608092708.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/98/pedido_de_providencia_13-2021-20210608092708.pdf</t>
   </si>
   <si>
     <t>Requer que sejam fornecidos EPIs para os funcionários da Educação Municipal.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/99/pedido_de_providencia_14-2021-20210608092626.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/99/pedido_de_providencia_14-2021-20210608092626.pdf</t>
   </si>
   <si>
     <t>Requer que sejam adquiridos e fornecidos novos computadores para os professores da Escola Domingos Martins (Cívico Militar).</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/100/pedido_de_providencia_no_15-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/100/pedido_de_providencia_no_15-2021.pdf</t>
   </si>
   <si>
     <t>Construção de uma lombada (quebra-molas) ou faixa elevada, na Rua Nossa Senhora Aparecida, Bairro Alcebíades, popularmente conhecido como ladeira do frigorífico.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/101/pedido_de_providencia_16.2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/101/pedido_de_providencia_16.2021.pdf</t>
   </si>
   <si>
     <t>Seja feita uma substituição da caixa d'água de ferro e da sua estrutura do Assentamento Bela Vista, Distrito do Vinhático, tendo em vista que a caixa se encontra naquele local a mais de 20 anos.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/102/pedido_de_providencia_n_o_17-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/102/pedido_de_providencia_n_o_17-2021.pdf</t>
   </si>
   <si>
     <t>Requer instalação de lombada (quebra-molas) na Rua João Batista, nas proximidades da mercearia Moreira, no distrito de Vinhático.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/103/pedido_de_providencia_18-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/103/pedido_de_providencia_18-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a instalação de lâmpadas em led na praça Osvaldo Lopes, neste Município de Montanha-ES.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/104/pedido_de_providencia_19-2021-20210608092747.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/104/pedido_de_providencia_19-2021-20210608092747.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada a instalação de recipiente para resíduos sólidos (lixeiras) em toda extensão do Município de Montanha/ES.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>ADORADOR BRUNO GUIMARÃES, LAFAETE DO HOSPITAL, MAINE BRITO, ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/105/pedido_de_providencia_no_20-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/105/pedido_de_providencia_no_20-2021.pdf</t>
   </si>
   <si>
     <t>Requerem instalação de linha telefônicas nos postos de saúde do Município de Montanha/ES.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/106/pedido_de_providencia_21.2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/106/pedido_de_providencia_21.2021.pdf</t>
   </si>
   <si>
     <t>Seja feita uma pavimentação na estrada principal do Adriano Machado, pois o mesmo se encontra com crateras, impossibilitando transporte de veículos pesados como ônibus, caminhões e outros.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/107/pedido_providencia_22-2021-20210608092912.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/107/pedido_providencia_22-2021-20210608092912.pdf</t>
   </si>
   <si>
     <t>Requer o fornecimento de água potável na Escola Paulo Freire, bem como na área social do Assentamento Adriano Machado.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, SGT. CLEBÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/108/pedido_de_providencia_23-2021.pdf</t>
+    <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, SGT. CLEBÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/108/pedido_de_providencia_23-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de 02 (dois) poços artesianos, sendo um no Assentamento Adriano Machado e outro no Assentamento São Sebastião.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/109/pedido_de_providencia_24-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/109/pedido_de_providencia_24-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja viabilizada a compra de Notebooks para os professores da Rede Municipal que desejarem adquiri-los.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/110/pedido_de_providencia_25-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/110/pedido_de_providencia_25-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja adiado o pagamento de TODOS os TRIBUTOS MUNICIPAIS para todos os moradores do Município de Montanha/ES, neste ano de 2021.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/111/pedido_de_providencias_26-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/111/pedido_de_providencias_26-2021.pdf</t>
   </si>
   <si>
     <t>Seja pago insalubridade de 40% do valor salarial, aos funcionários que estão trabalhando na área da Saúde do Município, bem como, médicos, nutricionistas, médicos veterinários, fisioterapeutas, profissional de educação física, assistente sociais, fonoaudiólogos, cirurgiões-dentistas, terapeutas ocupacionais, psicólogos, biomédicos, farmacêuticos, técnico e tecnólogos em radiologia, ACS-agentes de saúde pública, osteopátas, entre outros.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/112/pedido_de_providencia_no_27-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/112/pedido_de_providencia_no_27-2021.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado a concessão do adicional de insalubridade em grau máximo aos profissionais de limpeza (Garis e Coletores de Lixo) do nosso Município.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/113/pedido_de_providencia_no_28-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/113/pedido_de_providencia_no_28-2021.pdf</t>
   </si>
   <si>
     <t>Que os profissionais do CRAS (Centro de Referência de Assistência Social) que estão atuando em campo sejam inclusos com certa brevidade no plano de vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/114/2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/114/2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reforma na Praça Recreativa de Vinhático, localizada na Avenida Cristiano Dias Lopes Filho no Distrito de Vinhático.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/116/pedido_de_providencia_no_30-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/116/pedido_de_providencia_no_30-2021.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Meio Ambiente ou setor responsável reforce a fiscalização sobre a poluição sonora ocasionada pelos carros de som que trafegam fazendo anúncios pela cidade.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/117/pedido_de_providencia_31-2021-20210608093033.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/117/pedido_de_providencia_31-2021-20210608093033.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma reforma na ESCOLA PRESIDENTE COSTA E SILVA, e da UMEI (Unidade Municipal de Ensino Infantil) BEM-TE-VI, ambas localizadas no Bairro Fundão, neste Município.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/118/pedido_de_providencia_32-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/118/pedido_de_providencia_32-2021.pdf</t>
   </si>
   <si>
     <t>Seja instalado um Portão novo, na entrada principal do Mercado Municipal de Montanha.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>CÉLIA DO POSTO, MAINE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/119/pedido_de_providencia_33-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/119/pedido_de_providencia_33-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de uma Capela Mortuária Municipal nos Cemitérios de Montanha, Vinhático e São Sebastião.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/120/pedido_de_providencia_34-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/120/pedido_de_providencia_34-2021.pdf</t>
   </si>
   <si>
     <t>Requer que os vencimentos dos funcionários da rede Municipal que são de até R$1,.300,00 (mil e trezentos reais), passem a ser considerados remuneração, para que os servidores possam ter direito ao ticket-feira.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/121/pedido_de_providencia_35-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/121/pedido_de_providencia_35-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada a reforma do Serviço de Acolhimento institucional para crianças "VIVER BEM" - (Casa Lar).</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/122/pedido_de_providencia_36-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/122/pedido_de_providencia_36-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada a reforma da Casa dos Idosos.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/123/pedido_de_providencia_37-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/123/pedido_de_providencia_37-2021.pdf</t>
   </si>
   <si>
     <t>Requer em caráter de urgência, que seja realizada a criação de Conselhos Municipais em todas as Secretarias do nosso Município.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/124/pedido_de_providencia_38-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/124/pedido_de_providencia_38-2021.pdf</t>
   </si>
   <si>
     <t>Requer limpeza periódica no terreno pertencente a prefeitura Municipal de Montanha/ES, localizado na Avenida Cristiano Dias Lopes Filho-Vinhático/ES.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/125/pedido_de_providencia_no_39-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/125/pedido_de_providencia_no_39-2021.pdf</t>
   </si>
   <si>
     <t>Requer instalação de lombada (quebra-molas) na Avenida Antônio Paulino. Bairro Amazonas-Montanha/ES, em frente à igreja Milagres de jesus.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/126/pedido_de_providencia_no_40-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/126/pedido_de_providencia_no_40-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a adequação da caçamba que recolhe o lixo no Distrito de Vinhático, colocando uma rede ou tela protetora.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Que seja feita uma reforma nos banheiros do Mercado Municipal do Distrito de Vinhático.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/128/pedido_de_providencia_42-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/128/pedido_de_providencia_42-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada a adaptação dos banheiros dos ESF's do Município e dos Distritos, para que os mesmos sejam acessíveis aos cadeirantes, aumentando largura das portas, colocando barras de apoio, vasos e pias na altura adequada, piso antiderrapante, entre outros.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/129/pedido_de_providencia_43-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/129/pedido_de_providencia_43-2021.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura, através da Secretaria Municipal de Meio Ambiente, realize o reflorestamento de todas nascentes do Município.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/130/retirado_de_pauta_pelo_autor.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/130/retirado_de_pauta_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Retirado de Pauta Pelo autor.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/131/pedido_de_providencia_45-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/131/pedido_de_providencia_45-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma adequação da iluminação do campo esportivo do Distrito de Vinhático, no bairro Vila Verde.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/132/pedido_de_providencia_46-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/132/pedido_de_providencia_46-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de postes de iluminação nas dependências do campo de futebol da comunidades do Limoeiro Montanha/ES.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/133/pedido_de_providencia_47-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/133/pedido_de_providencia_47-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de postes de iluminação nas dependências do campo de futebol da comunidade (São Lourenço) Rebonato, Montanha/ES.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/134/pedido_de_providencia_48-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/134/pedido_de_providencia_48-2021.pdf</t>
   </si>
   <si>
     <t>Sejam implantados redutores de velocidade (quebra-molas) na Rua Manoel Alves da Silva, bairro Ângelo Depollo, deste Município.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/135/pedido_de_providencia_49-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/135/pedido_de_providencia_49-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de postes de iluminação nas dependências do campo de futebol do Assentamento Oziel Ramos.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/137/pedido_de_providencia_50-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/137/pedido_de_providencia_50-2021.pdf</t>
   </si>
   <si>
     <t>Sejam implantados dois redutores de velocidade (quebra-molas) na rua Silvestre Dalmásio, bairro Palhinha, deste Município.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/138/pedido_de_providencia_51-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/138/pedido_de_providencia_51-2021.pdf</t>
   </si>
   <si>
     <t>Seja realizada a retirada dos veículos que estão na entrada da cidade, no sentido Montanha X Vinhático (IFES).</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>CÉLIA DO POSTO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/139/pedido_de_providencia_52-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/139/pedido_de_providencia_52-2021.pdf</t>
   </si>
   <si>
     <t>Seja realizada a construção de redutores de velocidade (quebra-molas) na Av. Verdeval Ferreira da Silva, entre a numeração 20 e 231.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/140/pedido_de_providencia_53-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/140/pedido_de_providencia_53-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita a Pavimentação (calçamento) da Rua Boa Vista, Bairro Lajedo.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Retirado de Pauta pelo Vereador Autor.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/142/pedido_de_providencia_55-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/142/pedido_de_providencia_55-2021.pdf</t>
   </si>
   <si>
     <t>Requer a substituição do poste na praça da Comunidade Santa Virginia no bairro Vila Verde Distrito de Vinhático.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/143/pedido_de_providencia_56-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/143/pedido_de_providencia_56-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja disponibilizado em todos os ESF's do Município e dos distritos, profissionais de fisioterapia e de terapia ocupacional, tendo em vista a Lei Federal nº 14.231, de 28 de outubro de 2021.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>SGT. CLEBÃO, ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, MAINE BRITO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/144/pedido_de_providencia_57-2021.pdf</t>
+    <t>SGT. CLEBÃO, ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, MAINE BRITO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/144/pedido_de_providencia_57-2021.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a união de esforços para restruturação e reforma dos seguintes ambientes:_x000D_
 1.  Quadra poliesportiva do bairro Decão: Deteriorada, ausência de equipamentos essenciais, com grave risco de acidentes;_x000D_
 2.  Ginásio de esportes (centro): Deteriorado, ausência de equipamentos essenciais;_x000D_
 3.  Quadra poliesportiva do bairro Brasília: Ausência de equipamentos essenciais, inclusive o alambrado, subutilizada;_x000D_
 4.  Quadra poliesportiva do bairro Amazonas: Ausência de equipamentos essenciais;_x000D_
 5.  Campinho de areia do centro (ao lado do Mercado Municipal): Ausência de equipamentos essênciais, subutilizada, abandonada;_x000D_
 6.  Quadra poliesportiva do bairro Cohab: Ausência de equipamentos essenciais (iluminação);</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/145/pedido_de_providencia_58-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/145/pedido_de_providencia_58-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizado adequações de acessibilidade, sinalização com piso podotátil e ajuste de inclinação das calçadas, tudo nos moldes das normas previstas na ABNT NBR 9050, na Praça Osvaldo Lopes, localizada no centro desta Cidade e na Praça Dásio Brasileiro, Localizada no Bairro Irmã Mária Zélia Prudente.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/115/scan_20220525_092708.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/115/scan_20220525_092708.pdf</t>
   </si>
   <si>
     <t>Que seja feita a adequação da iluminação do campo esportivo do Assentamento Francisco Domingos Ramos (Jacuba), assim como a instalação de alambrados.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/136/pedido_de_providencia_49.1-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/136/pedido_de_providencia_49.1-2021.pdf</t>
   </si>
   <si>
     <t>Para que a Administração Municipal, através do setor responsável, providencie com urgência o calçamento ou pavimentação das seguintes localidades:_x000D_
 Rua "Jazon Brito" (que faz confrontação com a Rua Aurelina Lemos Soares), no bairro São Sebastião (Cipreste);_x000D_
 Trecho não pavimentado da Rua Aurelina Lemos Soares (que faz confrontação com a Rua Jazon Brito, no Bairro São Sebastião (Cipreste).</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>MOPSR</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/276/mocao_de_pesar_01-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/276/mocao_de_pesar_01-2021.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO um VOTO DE PESAR, pelo falecimento da Senhora ANA DA CONCEIÇÃO FERREIRA DE SOUZA, ocorrido no dia 24 de março do ano em curso.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/277/mocao_de_pesar_02-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/277/mocao_de_pesar_02-2021.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO um VOTO DE PESAR, pelo falecimento da senhora JUDITH ROSA DA SILVA, que ocorreu no dia 25 de março do ano em curso.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/278/mocao_de_pesar_03-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/278/mocao_de_pesar_03-2021.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO um VOTO DE PESAR, pelo falecimento do Senhor FRANCISCO DAS CHAGAS DE MENDONÇA, conhecido como PASTOR CHAGAS, ocorrido no dia 24 de março do ano em  curso.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/279/mocao_de_pesar_04-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/279/mocao_de_pesar_04-2021.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO um VOTO DE PESAR, pelo falecimento da Senhora MARIA CONCEIÇÃO SANTOS LIMA, ocorrido no dia 27 de março do ano em curso.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/280/mocao_de_pesar_05-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/280/mocao_de_pesar_05-2021.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO um VOTO DE PESAR, pelo falecimento da Senhora MARIA APARECIDA CAMPOS LISBOA, ocorrido no dia 01 de Abril do ano em curso.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/281/mocao_de_pesar_06-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/281/mocao_de_pesar_06-2021.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO um VOTO DE PESAR, pelo falecimento do Senhor BALDOINO MARQUES DE MIRANDA, ocorrido no dia 09 de Abril do ano em curso.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/282/mocao_de_pesar_07-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/282/mocao_de_pesar_07-2021.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO um VOTO DE PESAR, pelo falecimento do Senhor MARCUS NOEL BASÍLIO DE ALMEIDA, ocorrido no dia 10 de Abril do ano em curso.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/283/mocao_de_pesar_08-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/283/mocao_de_pesar_08-2021.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO um VOTO DE PESAR , pelo falecimento do Senhor  JOSENILSON NERES DOS SANTOS , conhecido como CABO SANTOS, ou NENZÃO, ocorrido no dia 12 de Abril.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/288/mocao_de_pesar_09-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/288/mocao_de_pesar_09-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora GERALDA FRANCISCA DOS SANTOS FERREIRA, conhecida como DONA GERALDA, ocorrido no dia 28/04/2021.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>ALLAN CORTES, SGT. CLEBÃO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/289/mocao_de_pesar_10-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/289/mocao_de_pesar_10-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor GILDÁSIO COELHO CÔRTES, conhecido como "DAI', ocorrido no dia 04 de maio.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/290/mocao_de_pesar_11-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/290/mocao_de_pesar_11-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor  HÉLIO ANTÔNIO DE OLIVEIRA, ocorrido no dia 08 de maio.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/291/voto_de_pesar_12-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/291/voto_de_pesar_12-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do senhor EUTIMIO BRITO FILHO, ocorrido no dia 12 de maio de 2021.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/292/mocao_de_pesar_13-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/292/mocao_de_pesar_13-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da senhora DENNY ANGÉLICA PEREIRA DOS SANTOS, ocorrido no dia 05 de maio de 2021.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>ADORADOR BRUNO GUIMARÃES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/294/mocao_de_pesar_14-2021.pdf</t>
+    <t>ADORADOR BRUNO GUIMARÃES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/294/mocao_de_pesar_14-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor JOSÉ VIEIRA MOTA, mais conhecido por todos como " ZÉ MOTTA"  ocorrido no dia 08 de Junho de 2021.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>ADORADOR BRUNO GUIMARÃES, CARMINHA DO FORÚM, CÉLIA DO POSTO, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/295/mocao_de_pesar_15-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/295/mocao_de_pesar_15-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR , pelo falecimento da Senhora ELIZETE FERREIRA DOS SANTOS, conhecida por todos como "TIA LÚ" ocorrido no dia 08 de Junho de 2021.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/296/mocao_de_pesar_16-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/296/mocao_de_pesar_16-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento da Senhora MARILENE BAIA DE SOUZA que ocorreu no dia 26 de maia do ano em curso.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/297/mocao_de_pesar_17-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/297/mocao_de_pesar_17-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor JOSÉ GILBERTO BAGGIERI, conhecido como "DR GILBERTO" ocorrido no dia 21 de Junho de 2021.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/298/mocao_de_pesar_18-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/298/mocao_de_pesar_18-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento do Senhor ITAMIR GUILHOBEL RODRIGUES DE SOUSA ocorrido no dia 27 de Junho de 2021</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/299/mocao_de_pesar_19-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/299/mocao_de_pesar_19-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor GEORGE BELARMINO SCHITINE, ocorrido no dia 30 de Junho de 2021.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/300/mocao_de_pesar_20-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/300/mocao_de_pesar_20-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor RONIVOM OLIVEIRA PRATES, conhecido como RONE DO ADUBO ocorrido no dia 25 de Julho de 2021.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/301/mocao_de_pesar_21-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/301/mocao_de_pesar_21-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor MARIO MOSCOSO CANTO ocorrido no dia 26 de Julho de 2021.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, SGT. CLEBÃO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/302/mocao_de_pesar_22-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/302/mocao_de_pesar_22-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor GALDÊNCIO XAVIER, ocorrido no dia 16 de Julho de 2021.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/303/mocao_de_pesar_23-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/303/mocao_de_pesar_23-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor JOÃO CARLOS FAVARATO, ocorrido no dia 15 de Agosto de 2021.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/305/mocao_de_pesar_24-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/305/mocao_de_pesar_24-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora ALBERIZIA DEODATA DA SILVA, ocorrido no dia 07 de Setembro de 2021.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/306/mocao_de_pesar_25-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/306/mocao_de_pesar_25-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor LÚCIO CANI, ocorrido no dia 26 de Setembro de 2021.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/308/mocao_de_pesar_26-2021.pdf</t>
+    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/308/mocao_de_pesar_26-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora ZENILDA ALVES OLIVEIRA RUAS, conhecida por todos como "ZENI" ocorrido no dia 21 de Outubro de 2021.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/309/mocao_de_pesar_27-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/309/mocao_de_pesar_27-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor WANDERLEY DA SILVA LISBOA, conhecido como "ZÉ BADÉ, ocorrido no dia 31 de Outubro de 2021.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/310/mocao_de_pesar_28-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/310/mocao_de_pesar_28-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor GEDALSO CAMPOS BARROS, conhecido como " GIL DA BATATA" , ex vereador do nosso município, ocorrido no dia 01 de Novembro do ano 2021.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/311/mocao_de_pesar_29-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/311/mocao_de_pesar_29-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora  MARIA CARVALHO DOS SANTOS, ocorrido no dia 04 de Novembro do ano 2021.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/312/mocao_de_pesar_30-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/312/mocao_de_pesar_30-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor EMANUEL HOROSINO JESUS PIMENTEL, conhecido como MANOEL COVEIRO, ocorrido no dia 25 de Outubro.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/313/mocao_de_pesar_31-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/313/mocao_de_pesar_31-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor DERMEVAL MOREIRA DE ARAÚJO, ocorrido no dia 01 de Outubro de 2021.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/314/mocao_de_pesar_32-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/314/mocao_de_pesar_32-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Sr OSVALDO PIRES DE OLIVEIRA, ocorrido no dia 27 de Outubro de 2021.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>MOCGA</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/284/mocao_de_congratuacao_01-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/284/mocao_de_congratuacao_01-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em homenagem ao DIA INTERNACIONAL DA MULHER, sendo justo e importante reforçar o nosso carinho e admiração por quem faz esse mundo ser melhor, afinal, o que seria de nós sem as mulheres.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/285/mocao_de_congratuacao_02-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/285/mocao_de_congratuacao_02-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em homenagem ao EDNALDO NERI DE OLIVEIRA, popularmente conhecido como Naldin da Saúde.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/286/mocao_de_congratuacao_03-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/286/mocao_de_congratuacao_03-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em homenagem ao SENHOR JOSIAS JOSÉ DE SOUZA, pelo excelente trabalho prestado por 14 anos na Câmara Municipal de Montanha.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/287/mocao_de_congratuacao_04-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/287/mocao_de_congratuacao_04-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO, em homenagem ao DIA MUNDIAL DA SAÚDE ( 07/04/2021)</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/293/mocao_de_congratuacao_05-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/293/mocao_de_congratuacao_05-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em homenagem ao EDGAR DA SILVA ANDRADE.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/304/mocao_de_congratulacao_06-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/304/mocao_de_congratulacao_06-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em homenagem ao TENENTE ALCINEY HELMER, em homenagem ao dia do Soldado e pelo excelente trabalho prestado no Município de Montanha.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/307/mocao_de_congratuacao_07-2021.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/307/mocao_de_congratuacao_07-2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em homenagem ao DIA DO PROFESSOR comemorado no dia 15 de Outubro, sendo justo reconhecer a tamanha importância dos educadores nesse mundo, afinal é a profissão que forma todas as outras.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/703/resolucao_01-21.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/703/resolucao_01-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aquisição de uniformes para os servidores da Câmara Municipal de Montanha.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/704/resolucao_02-21.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/704/resolucao_02-21.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 99, da Resolução nº 05/90, que trata dos subsídios do Prefeito, do Vice-Prefeito e dos Vereadores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2030,68 +2030,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei__05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_lei_09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_lei_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_01-2021-20210608084224.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_12.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_13.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_15-2021-20210608084421.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_19-2021-20210608084626.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_20-2021-20210608084750.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_24-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_no_26-2021.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_27-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_28-2021-20210608090512.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_no_29-2021.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_34-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_37-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_39-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_40-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_41-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_43-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/45/44-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_45-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_46-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_47-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_48-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_49-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_50-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_51-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_52-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_53-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_54-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_55-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_57-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_04.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/86/pedido_de_providencia_01.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/87/pedido_de_providencia_02-2021-20210608092347.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/88/pedido_de_providencia_03-2021-20210608092515.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/89/pedido_de_providencia_04-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/90/pedido_de_providencia_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/91/pedido_de_providenciano__06-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/93/pedido_de_providencia_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/94/pedido_de_providencia_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/95/pedido_de_providencia_10-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/96/pedido_de_providencia_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/97/pedido_de_providencia_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/98/pedido_de_providencia_13-2021-20210608092708.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/99/pedido_de_providencia_14-2021-20210608092626.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/100/pedido_de_providencia_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/101/pedido_de_providencia_16.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/102/pedido_de_providencia_n_o_17-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/103/pedido_de_providencia_18-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/104/pedido_de_providencia_19-2021-20210608092747.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/105/pedido_de_providencia_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/106/pedido_de_providencia_21.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/107/pedido_providencia_22-2021-20210608092912.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/108/pedido_de_providencia_23-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/109/pedido_de_providencia_24-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/110/pedido_de_providencia_25-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/111/pedido_de_providencias_26-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/112/pedido_de_providencia_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/113/pedido_de_providencia_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/114/2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/116/pedido_de_providencia_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/117/pedido_de_providencia_31-2021-20210608093033.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/118/pedido_de_providencia_32-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/119/pedido_de_providencia_33-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/120/pedido_de_providencia_34-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/121/pedido_de_providencia_35-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/122/pedido_de_providencia_36-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/123/pedido_de_providencia_37-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/124/pedido_de_providencia_38-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/125/pedido_de_providencia_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/126/pedido_de_providencia_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/128/pedido_de_providencia_42-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/129/pedido_de_providencia_43-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/130/retirado_de_pauta_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/131/pedido_de_providencia_45-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/132/pedido_de_providencia_46-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/133/pedido_de_providencia_47-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/134/pedido_de_providencia_48-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/135/pedido_de_providencia_49-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/137/pedido_de_providencia_50-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/138/pedido_de_providencia_51-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/139/pedido_de_providencia_52-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/140/pedido_de_providencia_53-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/142/pedido_de_providencia_55-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/143/pedido_de_providencia_56-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/144/pedido_de_providencia_57-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/145/pedido_de_providencia_58-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/115/scan_20220525_092708.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/136/pedido_de_providencia_49.1-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/276/mocao_de_pesar_01-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/277/mocao_de_pesar_02-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/278/mocao_de_pesar_03-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/279/mocao_de_pesar_04-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/280/mocao_de_pesar_05-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/281/mocao_de_pesar_06-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/282/mocao_de_pesar_07-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/283/mocao_de_pesar_08-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/288/mocao_de_pesar_09-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/289/mocao_de_pesar_10-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/290/mocao_de_pesar_11-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/291/voto_de_pesar_12-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/292/mocao_de_pesar_13-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/294/mocao_de_pesar_14-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/295/mocao_de_pesar_15-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/296/mocao_de_pesar_16-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/297/mocao_de_pesar_17-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/298/mocao_de_pesar_18-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/299/mocao_de_pesar_19-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/300/mocao_de_pesar_20-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/301/mocao_de_pesar_21-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/302/mocao_de_pesar_22-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/303/mocao_de_pesar_23-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/305/mocao_de_pesar_24-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/306/mocao_de_pesar_25-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/308/mocao_de_pesar_26-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/309/mocao_de_pesar_27-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/310/mocao_de_pesar_28-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/311/mocao_de_pesar_29-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/312/mocao_de_pesar_30-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/313/mocao_de_pesar_31-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/314/mocao_de_pesar_32-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/284/mocao_de_congratuacao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/285/mocao_de_congratuacao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/286/mocao_de_congratuacao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/287/mocao_de_congratuacao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/293/mocao_de_congratuacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/304/mocao_de_congratulacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/307/mocao_de_congratuacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/703/resolucao_01-21.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/704/resolucao_02-21.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei__05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_lei_09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_lei_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_01-2021-20210608084224.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_12.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_13.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_15-2021-20210608084421.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_19-2021-20210608084626.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_20-2021-20210608084750.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_24-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_no_26-2021.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_27-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_28-2021-20210608090512.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_no_29-2021.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_34-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_37-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_39-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_40-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_41-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_43-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/45/44-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_45-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_46-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_47-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_48-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_49-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_50-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_51-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_52-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_53-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_54-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_55-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_57-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_04.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/86/pedido_de_providencia_01.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/87/pedido_de_providencia_02-2021-20210608092347.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/88/pedido_de_providencia_03-2021-20210608092515.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/89/pedido_de_providencia_04-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/90/pedido_de_providencia_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/91/pedido_de_providenciano__06-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/93/pedido_de_providencia_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/94/pedido_de_providencia_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/95/pedido_de_providencia_10-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/96/pedido_de_providencia_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/97/pedido_de_providencia_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/98/pedido_de_providencia_13-2021-20210608092708.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/99/pedido_de_providencia_14-2021-20210608092626.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/100/pedido_de_providencia_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/101/pedido_de_providencia_16.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/102/pedido_de_providencia_n_o_17-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/103/pedido_de_providencia_18-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/104/pedido_de_providencia_19-2021-20210608092747.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/105/pedido_de_providencia_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/106/pedido_de_providencia_21.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/107/pedido_providencia_22-2021-20210608092912.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/108/pedido_de_providencia_23-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/109/pedido_de_providencia_24-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/110/pedido_de_providencia_25-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/111/pedido_de_providencias_26-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/112/pedido_de_providencia_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/113/pedido_de_providencia_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/114/2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/116/pedido_de_providencia_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/117/pedido_de_providencia_31-2021-20210608093033.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/118/pedido_de_providencia_32-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/119/pedido_de_providencia_33-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/120/pedido_de_providencia_34-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/121/pedido_de_providencia_35-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/122/pedido_de_providencia_36-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/123/pedido_de_providencia_37-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/124/pedido_de_providencia_38-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/125/pedido_de_providencia_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/126/pedido_de_providencia_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/128/pedido_de_providencia_42-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/129/pedido_de_providencia_43-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/130/retirado_de_pauta_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/131/pedido_de_providencia_45-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/132/pedido_de_providencia_46-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/133/pedido_de_providencia_47-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/134/pedido_de_providencia_48-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/135/pedido_de_providencia_49-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/137/pedido_de_providencia_50-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/138/pedido_de_providencia_51-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/139/pedido_de_providencia_52-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/140/pedido_de_providencia_53-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/142/pedido_de_providencia_55-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/143/pedido_de_providencia_56-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/144/pedido_de_providencia_57-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/145/pedido_de_providencia_58-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/115/scan_20220525_092708.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/136/pedido_de_providencia_49.1-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/276/mocao_de_pesar_01-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/277/mocao_de_pesar_02-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/278/mocao_de_pesar_03-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/279/mocao_de_pesar_04-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/280/mocao_de_pesar_05-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/281/mocao_de_pesar_06-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/282/mocao_de_pesar_07-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/283/mocao_de_pesar_08-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/288/mocao_de_pesar_09-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/289/mocao_de_pesar_10-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/290/mocao_de_pesar_11-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/291/voto_de_pesar_12-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/292/mocao_de_pesar_13-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/294/mocao_de_pesar_14-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/295/mocao_de_pesar_15-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/296/mocao_de_pesar_16-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/297/mocao_de_pesar_17-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/298/mocao_de_pesar_18-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/299/mocao_de_pesar_19-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/300/mocao_de_pesar_20-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/301/mocao_de_pesar_21-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/302/mocao_de_pesar_22-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/303/mocao_de_pesar_23-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/305/mocao_de_pesar_24-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/306/mocao_de_pesar_25-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/308/mocao_de_pesar_26-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/309/mocao_de_pesar_27-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/310/mocao_de_pesar_28-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/311/mocao_de_pesar_29-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/312/mocao_de_pesar_30-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/313/mocao_de_pesar_31-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/314/mocao_de_pesar_32-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/284/mocao_de_congratuacao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/285/mocao_de_congratuacao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/286/mocao_de_congratuacao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/287/mocao_de_congratuacao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/293/mocao_de_congratuacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/304/mocao_de_congratulacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/307/mocao_de_congratuacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/703/resolucao_01-21.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2021/704/resolucao_02-21.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="164.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="165.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>