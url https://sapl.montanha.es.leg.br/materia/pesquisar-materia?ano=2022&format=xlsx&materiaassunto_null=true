--- v0 (2026-02-09)
+++ v1 (2026-06-10)
@@ -54,1783 +54,1783 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>ALLAN CORTES, CÉLIA DO POSTO, SGT. CLEBÃO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_01-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do valor de auxílio-alimentação dos servidores públicos da Câmara Municipal de Montanha-ES, instituído pela Lei n° 1.022, de 03 de abril de 2020</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_02-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_02-2022.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos Servidores da Câmara Municipal de Montanha-ES</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_03-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_03-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de Câmeras de Monitoramento nas escolas Públicas Municipais e cercanias.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>ZENILDO XAVIER, ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/202/projeto_de_lei_04-2022.pdf</t>
+    <t>ZENILDO XAVIER, ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/202/projeto_de_lei_04-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de Câmeras de Monitoramento de segurança na SEDE do Conselho Tutelar e na Casa Lar do município de Montanha.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_lei_06-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_lei_06-2022.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Vereadores do Município de Montanha-ES para a Legislatura 2025/2028, e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_07-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_07-2022.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio de Prefeito, Vice Prefeito e dos Secretários Municipais para a Legislatura de 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/</t>
+    <t>http://sapl.montanha.es.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Décimo Terceiro aos Agentes Políticos do Município de Montanha-ES, e da outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_no_09-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_no_09-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos Vereadores da Câmara Municipal de Montanha, e dá outras providências</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ZENILDO XAVIER, MAINE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_no_10-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_no_10-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Calendário de Eventos Oficiais do Município de Montanha e Distrito, a Semana Municipal da Juventude e dá outras providências.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Falha na sequência</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Falha na sequência.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ALLAN CORTES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_no13-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_no13-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas de execução dos Hinos Nacional e da Bandeira nas unidades educacionais da rede municipal de ensino do Município de Montanha-ES.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_no_14-2022.pdf</t>
+    <t>DIVALDIM DA AGRICULTURA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_no_14-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o exercício das atividades dos profissionais de entrega de mercadorias com o uso de motocicleta no Município de Montanha e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Erro na sequência</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>LAFAETE DO HOSPITAL</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/262/projeto_de_lei_16-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/262/projeto_de_lei_16-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituir e inclui no calendário oficial de eventos no município de Montanha- ES o Junho Vermelho - " Eu Doo Sangue Por Monatanha" e dá outras providências.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/263/projeto_de_lei_17-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/263/projeto_de_lei_17-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de pesca de rede de arrasto, rede de armar, tarrafa de arpão na Barragem " Tutu Reuter".</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_18-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_18-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro Público._x000D_
 Art 1- Fica denominada a Rua Vista dos Ipês a atual rua sem saída, nos  fundos do Cerimonial Via Petra.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/265/projeto_de_lei_19-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/265/projeto_de_lei_19-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza de terrenos baldios no município de Montanha- ES.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/266/projeto_de_lei_20-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/266/projeto_de_lei_20-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomenclatura de Logradouro Público._x000D_
 Art 1- Fica denominada de Rua José Matos Nunes ( Zé Marconi), o logradouro atualmente denominado Rua Linhares, localizado no centro desta municipalidade.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MAINE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/267/projeto_de_lei_21-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/267/projeto_de_lei_21-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomenclatura do Campo Society do Distrito de Vinhático.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/268/projeto_de_lei_22-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/268/projeto_de_lei_22-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre faixas elevadas de pedestres em frente às escolas públicas e privadas do Município de Montanha/ES, e dá outras providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/269/projeto_de_lei_23-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/269/projeto_de_lei_23-2022.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a ASSOCIAÇÃO COMUNITÁRIA DO QUILOMBO SANTA LUZIA DO MUNICÍPIO DE MONTANHA, ESTADO DO ESPIRITO SANTO".</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/270/projeto_de_lei_24-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/270/projeto_de_lei_24-2022.pdf</t>
   </si>
   <si>
     <t>" Declara de utilidade público a ASSOCIAÇÃO DAS FAMILIAS AGRICULTORAS DO BALÃO, DO MUNICÍPIO DE MONTANHA, ESTADO DO ESPIRITO SANTO".</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>ERRO DE SEQUÊNCIA</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>ERRO DE SEGUÊNCIA</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/275/projeto_de_lei_29-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/275/projeto_de_lei_29-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL DE NATAL AOS SERVIDORES PÚBLICOS DO QUADRO DE SERVIDORES EFETIVOS, ATIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE MONTANHA-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_01-01-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_01-01-2022.pdf</t>
   </si>
   <si>
     <t>Institui o calendário de Eventos Oficiais do Município de Montanha a "Semana Municipal de Educação Física" e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_01-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_01-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja atualizado o valor do Ticket-Feira, para que seja pago a quantia de R$100,00 (cem reais) mensais aos Servidores Públicos do Município.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_02-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_02-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o poder Executivo crie um Projeto de Lei instituindo no Município um "Programa de Acesso ao Tratamento Odontológico" direcionado às pessoas com deficiência, respeitando as especialidades e garantindo o acesso à saúde bucal na rede Municipal de Saúde, além de promover a capacitação dos profissionais, com o objetivo de realizar o atendimento odontológico multiprofissional e especializado a essas pessoas .</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>CARMINHA DO FORÚM, ALLAN CORTES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_03-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_03-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o poder Executivo crie um Projeto de Lei concedendo o aluguel social às Mulheres vítimas de violência doméstica e familiar, e que se encontram em extrema situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_04-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_04-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja disponibilizado em LANCHE para os pacientes e seus acompanhantes, que vão nos ônibus da Saúde, fazer exames/consultas fora do município.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ALLAN CORTES, SGT. CLEBÃO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_05-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_05-2022.pdf</t>
   </si>
   <si>
     <t>Que o setor de identificação municipal seja realocado para um espaço dentro das dependências físicas da Delegacia de Polícia de Montanha.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_06-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_06-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o poder Executivo crie um Projeto de Lei proibindo a fixação de cartazes, banners, faixas e folhetos em árvores, postes de iluminação pública, placas de sinalização e em pontos de ônibus do Município de Montanha.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_07-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_07-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Execultivo renegocie as dívidas de IPTU dos Munícipes que estão em atraso, concedendo um desconto na dívida dos mesmos, e que após seja anunciado nas ruas para que a população fique ciente.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_08-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_08-2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reforma na Praça Recreativa de Vinhático, localizada na Avenida Cristiano Dias Lopes Filho no Distrito de Vinhático</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_09-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_09-2022.pdf</t>
   </si>
   <si>
     <t>Que seja implantado um parquinho no Assentamento Estadual Córrego do Balão em Montanha/ES</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_10-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_10-2022.pdf</t>
   </si>
   <si>
     <t>Implantação do Programa "Escola da Inteligência" nas instituições de Ensino Público e Particular do Município.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_11-2022..pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_11-2022..pdf</t>
   </si>
   <si>
     <t>Que seja realizada a aquisição do terreno urbano localizado no "Bairro Irmã Maria Zélia Prudente", lote 01, quadra 08, inscrição municipal 01.01.125.0108.001, confrontando-se ao Norte com a Rua Jequitibá, e ao Sul com a Rua Sapucaia, ao Leste Rua Pau Terra e a Oeste com Oiticica, com a finalidade de transformar o referido terreno urbano em uma praça para recreação da População circunvizinha e demais interessados.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_12-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_12-2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reforma no cemitério do Distrito de Vinhático.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_13-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_13-2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reforma nos banheiros do Mercado Municipal do Distrito de Vinhático.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_14-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_14-2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizada adequação na iluminação no campo de futebol de Vinhático.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_15-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_15-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo crie um Projeto de Lei proibindo a pesca de rede de arrasto, rede de armar, tarrafa e arpão na Barragem Tutu Reuter.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_16-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_16-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o poder Executivo crie um Projeto de Lei concedendo 01 (um) dia de folga aos servidores Públicos na data de seus respectivos aniversários.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>SGT. CLEBÃO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_17-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_17-2022.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado a adesão do Município através de um representante da prefeitura Municipal ao Projeto Social AABB Comunidade 2022.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_18-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_18-2022.pdf</t>
   </si>
   <si>
     <t>Diante dos problemas enfrentados com sujeiras na Barragem de Montanha/ES, indico que seja instalada uma Grade de Contenção com Flutuantes visando impedir o avanço dos resíduos para as áreas de banho e recreação.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>ADORADOR BRUNO GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_19-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_19-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a pavimentação/calçamento da Rua Guaçuí, Bairro Lajedo, Montanha-ES.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_20-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_20-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado reforma de uma Ponte situada na Rua Guaçuí, Bairro Lagedo, Montanha/ES.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_21-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_21-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo realize uma reforma e faça o calçamento da Praça Pablo Antônio Rodrigues de Azevedo (Praça do Cawboy), a qual fica localizada entre a Rua Sabrina Pancieri Passos, Rua José Lino e Av. Antônio Paulino, no bairro Idelza Borgo._x000D_
 Requer ainda, que seja construído uma academia ao ar livre, assim como possui em outras praças do nosso município, para que os moradores tenham um espaço para o lazer, para prática de atividades físicas e uma melhor qualidade de vida.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_22-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_22-2022.pdf</t>
   </si>
   <si>
     <t>Que os servidores municipais que residem no Distrito de Vinhático recebam o ticket no Distrito de Vinhático.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>CARMINHA DO FORÚM</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_23-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_23-2022.pdf</t>
   </si>
   <si>
     <t>Para que sejam distribuídos recipientes retornáveis identificados para a coleta de resíduo oleoso (óleo doméstico) para a população participante do projeto "Moeda de Troca", desenvolvido pela Secretaria Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Que seja viabilizado esforço para celebração de termo de cooperação da Prefeitura de Montanha com o Projeto Terra Firme, desenvolvido pela Secretaria de Estado da Agricultura, Abastecimento, Aquicultura e Pesca - Seag.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>CÉLIA DO POSTO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_25-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_25-2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a contrução de uma Capela Mortuária Municipal no Cemitério de Montanha/ES.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_26-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_26-2022.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Quadra Empresarial ao lado da AABB de Montanha/ES.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>LAFAETE DO HOSPITAL, CÉLIA DO POSTO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_27-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_27-2022.pdf</t>
   </si>
   <si>
     <t>Que seja criado um projeto de Lei que " Dispõe sobre o protocolo de planejamento familiar no Município de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>SGT. CLEBÃO, ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/166/indicaca_28-2022.pdf</t>
+    <t>SGT. CLEBÃO, ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/166/indicaca_28-2022.pdf</t>
   </si>
   <si>
     <t>Adequação da remuneração dos funcionários públicos municipais que recebem um salário mínimo, para receberem o correspondente ao salário comercial.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_29-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_29-2022.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado  repasse do projeto Previne Brasil aos profissionais da saúde, visando a melhoria nas condições de trabalho e consequentemente na prestação desse tão importante serviço público.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_30-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_30-2022.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um profissional da saúde (técnico de enfermagem) para acompanhar os pacientes que fazem hemodiálise em São Mateus/ES.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_31-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_31-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria Municipal de Obras, Viação e Serviços Urbanos conclua a instalação dos pontos de ônibus do município de Montanha, Distrito de Vinhático, Distrito de São Sebastião do Norte e comunidades rurais.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_32-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_32-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo preste  esclarecimento a população a respeito do andamento da obra de reforma do Teatro Municipal do nosso Município.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/171/retirado_de_pauta_pelo_autor.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/171/retirado_de_pauta_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Retirado de Pauta.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_34-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_34-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo adeque os salários dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, com os recursos que serão repassados  pela União ao Município, de acordo com a PEC 09/2022 que foi aprovada (Emenda Constitucional nº 120), onde prevê um piso salarial de 02 (dois) salários mínimos e outros adicionais, a fim de valorizar o trabalho desses profissionais.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Erro na sequência.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/174/indicacao_36-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/174/indicacao_36-2022.pdf</t>
   </si>
   <si>
     <t>Que seja instalada no Assentamento Bela Vista uma academia popular.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_37-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_37-2022.pdf</t>
   </si>
   <si>
     <t>Que seja criado pelo Executivo um projeto de lei para a criação de um cargo de fiscal de meio ambiente.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/176/indicacao_38-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/176/indicacao_38-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o poder Executivo crie um Projeto de Lei que dispõe sobre a obrigatoriedade de atendimento preferencial aos portadores de FIBROMIALGIA e a inclusão do símbolo mundial da fibromialgia nas placas ou avisos de atendimento preferencial no Município de Montanha.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>ALLAN CORTES, CARMINHA DO FORÚM</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/177/indicacao_39-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/177/indicacao_39-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal envie a esta casa de Leis um Projeto de Lei alterando  a Lei Municipal de n° 492 de 27 de junho de 2017.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/178/indicacao_40-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/178/indicacao_40-2022.pdf</t>
   </si>
   <si>
     <t>Sejam implantados dois redutores de velocidade na Rua Manoel Avelino Fernandes (após açougue).</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>SGT. CLEBÃO, ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, MAINE BRITO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_41-2022.pdf</t>
+    <t>SGT. CLEBÃO, ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, MAINE BRITO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_41-2022.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado a criação de Aeródromo Municipal visando facilitar o acesso de aeronaves a nossa cidade, bem como dar apoio logístico aos serviços que se façam necessários a intervenção pelo meio aéreo.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_42-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_42-2022.pdf</t>
   </si>
   <si>
     <t>Que seja instalado na Comunidade do Limoeiro um Playground (parquinho infantil).</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_43-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_43-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o poder Executivo conceda Adicional de Periculosidade aos Operadores de Máquinas que trabalham para o Município, bem como, que sejam disponibilizados EPI's a estes profissionais.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Para que seja instalada sinal de WI-FI para os feirantes da "Feira Agroecológica", a qual é realizada na Praça Osvaldo Lopes de Montanha/ES.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/213/indicacao_45-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/213/indicacao_45-2022.pdf</t>
   </si>
   <si>
     <t>Seja ofertado mini curso de primeiros socorros para os profissionais da educação infantil, para ter conhecimento de como proceder em eventuais casos de engasgamento e pequenos acidentes.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/214/indicacao_46-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/214/indicacao_46-2022.pdf</t>
   </si>
   <si>
     <t>Seja garantida uma sala com banheiro para atendimento médico em todos os assentamentos de Montanha.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_47_-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_47_-2022.pdf</t>
   </si>
   <si>
     <t>Seja garantido um agente comunitário de saúde em cada assentamento  e comunidade rural de Montanha/ES.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/216/indicacao_48-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/216/indicacao_48-2022.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura de Montanha passe a cobrar 10L (dez litros) de óleo de máquina/trator por hora para a prestação de serviços realizada pela Secretaria Municipal de Agricultura.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_49_-_2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_49_-_2022.pdf</t>
   </si>
   <si>
     <t>Que seja garantida a isenção de cobrança do serviço de transporte de mudas ofertado pelo caminhão da Secretaria Municipal de Agricultura aos agricultores familiares deste município.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_50-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_50-2022.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado atendimento médico uma vez ao mês na Comunidade Oziel Alves, para que os munícipes que ali se encontram possam ser atendidos hombridade.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_51-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_51-2022.pdf</t>
   </si>
   <si>
     <t>Que seja cedido profissionais para realizar a vigilância/segurança na portaria do Hospital e Maternidade Nossa Senhora Aparecida de Montanha.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_52-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_52-2022.pdf</t>
   </si>
   <si>
     <t>Que os carros das secretárias municipais que não são utilizados nos finais de semana fiquem a disposição do HMNSA (Hospital e Maternidade Nossa Senhora Aparecida), para suprir a falta de ambulâncias que causam dificuldade no atendimento.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_53-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_53-2022.pdf</t>
   </si>
   <si>
     <t>Que as auxiliares de serviços gerais das escolas municipais recebam uniformes e EPIs adequados para a execução das suas funções diárias.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA, SGT. CLEBÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_54-2022.pdf</t>
+    <t>DIVALDIM DA AGRICULTURA, SGT. CLEBÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_54-2022.pdf</t>
   </si>
   <si>
     <t>Que seja garantida a iluminação do trecho urbano que liga a Av. Brasília, próximo do secador de Café de Adolfo De Marchi até a AABB  de Montanha/ES.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_55-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_55-2022.pdf</t>
   </si>
   <si>
     <t>Melhoria da quadra e do Parque de crianças do Bairro Irmã Maria Zélia pois não está adequado para uso.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/224/indicacao_56-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/224/indicacao_56-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado ampliação do Cemitério do Distrito de São Sebastião do Norte.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_57-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_57-2022.pdf</t>
   </si>
   <si>
     <t>Sejam implantados dos redutores de velocidade na Rua Américo Selles de Oliveira, Bairro Palhinha.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_58-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_58-2022.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de um parque infantil na Praça Antônio José Santiago no bairro Vila Verde no distrito de Vinhático-ES.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_59-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_59-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo ao realizar Processo Seletivo/Concurso Público para contratação de profissionais na área da Educação, tais como; Auxiliar de Sala de Aula e Cuidador para Educação Especial, que insira no edital pontuação especifica  para aqueles que tenham cursos especializados na área de Educação Especial.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_60-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_60-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo crie um Projeto de Lei concedendo uma diminuição de 02 (duas) horas diárias na carga horária dos Servidores Públicos Municipais que tenham filhos ou cônjuges com transtorno do espectro autista (TEA), dislexia, Transtorno opositivo-desafiador (TOD) e com deficiência, tendo em vista que o Estatuto dos Servidores Municipais não dispõe e nem concede esse benefício.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_61-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_61-2022.pdf</t>
   </si>
   <si>
     <t>Que os Secretários Municipais façam atendimentos mensais nas comunidades rurais e assentamentos do Município de Montanha.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, SGT. CLEBÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_62-2022.pdf</t>
+    <t>ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, SGT. CLEBÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_62-2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizado alteração na Lei Municipal nº 716, de 22 de abril de 2009, fazendo constar artigo com a seguinte previsão: "No mês em que houver o pagamento de 13º salário e/ou terço de férias aos servidores não será realizado o desconto do ticket-feira, ainda que o valor seja superior a 1.7 do salario nacional.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/244/indicacao_63-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/244/indicacao_63-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado em caráter de URGÊNCIA leilões  para alinear veículos, sucatas, e bens inservíveis de propriedade da Prefeitura Municipal de Montanha.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/245/indicacao_64-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/245/indicacao_64-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a Construção de um campo Society com grama Sintética e uma Praça no Bairro Mata Atlântica, Município de Montanha-ES.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/260/indicacao_65-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/260/indicacao_65-2022.pdf</t>
   </si>
   <si>
     <t>Que os funcionários que residem no Distrito de Vinhático recebam o ticket em Vinhático.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>SGT. CLEBÃO, ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/146/pedido_de_providencia_01-2022.pdf</t>
+    <t>SGT. CLEBÃO, ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/146/pedido_de_providencia_01-2022.pdf</t>
   </si>
   <si>
     <t>Realização da obra de instalação da ponte do Curral Preto, sentido Limoeiro, Córrego do Café.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/147/pedido_de_providencia_02-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/147/pedido_de_providencia_02-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja disponibilizado/ distribuído senhas de atendimento para os usuários do  sistema de saúde nas Unidades de Estratégia Saúde da Família.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/148/pedido_de_providencia_03-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/148/pedido_de_providencia_03-2022.pdf</t>
   </si>
   <si>
     <t>Troca do telhado da quadra de esportes da escola "EMEF SÃO SEBASTIÃO".</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/149/pedido_de_providencia_04-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/149/pedido_de_providencia_04-2022.pdf</t>
   </si>
   <si>
     <t>Sejam implantados redutores de velocidade na Rua Jequitibá Bairro Amazonas.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/150/pedido_de_providencia_05-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/150/pedido_de_providencia_05-2022.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de postes de iluminação nas dependências do Cemitério Municipal de Montanha.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/151/pedido_de_providencia_06-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/151/pedido_de_providencia_06-2022.pdf</t>
   </si>
   <si>
     <t>Que a atual quadra com piso de calçamento seja transformada em um campo com grama sintética na Praça Dásio Brasileiro, Bairro Irmã Maria Zélia, Montanha/ES.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/152/pedido_de_providencia_07-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/152/pedido_de_providencia_07-2022.pdf</t>
   </si>
   <si>
     <t>Sejam implantados 2 (dois) redutores de velocidades na Rua Monte Alto, Bairro.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/153/pedido_de_providencia_08-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/153/pedido_de_providencia_08-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o poder Executivo atualize o Piso Salarial para os Profissionais do Magistério da Rede Municipal de Educação.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/154/pedido_de_providencia_09-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/154/pedido_de_providencia_09-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo realize um Projeto de Lei, para que seja concedido um 'VALE-TRANSPORTE" mensal aos Servidores e Prestadores de serviços do Município que utilizam Ônibus Circular Municipal para irem e retornarem do trabalho, nos trajetos descritos abaixo, e que façam adequações nas linhas de ônibus em relação aos horários, caso haja necessidade, para que seja compatível com os horários necessários desses servidores e prestadores de serviços. _x000D_
            Que o VALE-TRANSPORTE seja apenas a quantidade exata de dias em que o servidor/prestador de serviços necessita para ir e retornar ao trabalho._x000D_
            Para que seja concedido o VALE-TRANSPORTE, o servidor/prestador de serviços deverá fazer requerimento no departamento responsável (departamento pessoal), apresentando comprovante de residência para que assim seja verificada a real necessidade de ser concedido o benefício.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/155/pedido_de_providencia_10-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/155/pedido_de_providencia_10-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo realize uma reforma na sede do Conselho Tutelar, em caráter de urgência, pois o mesmo passou por vários alagamentos mediante as chuvas ocorridas, onde os funcionários tiveram que fazer a retirada dos equipamentos e dos arquivos para que não fossem danificados._x000D_
      Além de resolver o procedimento de reestruturação do local, que também seja feito adaptações, ofertando mais espaço de atendimento, com acomodações adequadas para o local de trabalho, bem como, a construção de uma garagem no espaço que possui ao lado.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/156/pedido_de_providencia_11-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/156/pedido_de_providencia_11-2022.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado ao Conselho Tutelar de Montanha uma equipe de Assistência Técnica, com Psicólogos, Assessoria Jurídica, Assistente Social e uma equipe de segurança durante o horário de expediente do Conselho._x000D_
       Não dispondo o município de tais profissionais, requer ainda em conformidade com a legislação vigente, que sejam realizadas novas contratações para suprir as necessidades do referido órgão.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/157/pedido_de_providencia_12-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/157/pedido_de_providencia_12-2022.pdf</t>
   </si>
   <si>
     <t>Requer demolição dos antigos pontos de ônibus nas rodovias pertencentes ao Município de Montanha-ES.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/158/pedido_de_providencia_13-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/158/pedido_de_providencia_13-2022.pdf</t>
   </si>
   <si>
     <t>Requer reforma do ponto de ônibus na rodovia (Pinheiros x Vinhático), localizado na estrada onde dá acesso a Comunidade Turibas e ao Assentamento Oziel Alves do município de Montanha-ES.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/159/pedido_de_providencia_14-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/159/pedido_de_providencia_14-2022.pdf</t>
   </si>
   <si>
     <t>Que a Unidade de Saúde do Distrito de Vinhático passe a atender como pronto Atendimento.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/160/pedido_de_providencia_15-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/160/pedido_de_providencia_15-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja disponibilizado 01 (um) carro para uso exclusivo do Conselho Tutelar para atender as demandas, tendo em vista que o órgão possui apenas  01 (um) veículo e o mesmo se encontra em péssimas condições de uso, apresentando defeitos e problemas mecânicos constantemente.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/161/pedido_de_providencia_16-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/161/pedido_de_providencia_16-2022.pdf</t>
   </si>
   <si>
     <t>Sejam implantados redutores de velocidade nas proximidades do cruzamento da Rua João XXIII com a Rua Domingos Martins, Distrito de Vinhático.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/162/pedido_de_providencia_17-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/162/pedido_de_providencia_17-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados postes de iluminação no cemitério do Distrito de Vinhático.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/163/pedido_de_providencia_18-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/163/pedido_de_providencia_18-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas grades ao redor do Mercado Municipal de Vinhático.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/164/pedido_de_providencia_19-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/164/pedido_de_providencia_19-2022.pdf</t>
   </si>
   <si>
     <t>Sejam implantados 01 (um) redutor de velocidade na Rua Muniz Freire, Bairro Fundão.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/231/retirado_de_pauta_pelo_autor.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/231/retirado_de_pauta_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Retirado de pauta pelo autor</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/232/pedido_de_providencia_21-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/232/pedido_de_providencia_21-2022.pdf</t>
   </si>
   <si>
     <t>Requer reforma dos guarda-corpo em ponte, situada na Rua São João Batista no Distrito de Vinhático.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/233/retirado_de_pauta_pelo_autor.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/233/retirado_de_pauta_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Retirado de Pauta</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/234/pedido_de_providencia_23-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/234/pedido_de_providencia_23-2022.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a reposição das lâmpadas em torno do Mercado Municipal.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/235/pedido_de_providencia_24-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/235/pedido_de_providencia_24-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a "Regularização cadastral de imóveis do bairro Dominguinhos e bairro Palhinha"</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/236/pedido_de_providencia_25-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/236/pedido_de_providencia_25-2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de dois redutores de velocidade na Rua Colatina, próximo da EMEFTI Presidente Costa e Silva.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/237/pedido_de_providencia_26-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/237/pedido_de_providencia_26-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo disponibilize um LANCHE no transporte que é utilizado para levar as crianças com transtornos do espectro autista (TEA), dislexia, de transtornos de déficit de atenção com hiperatividade (TDAH), transtorno opositivo-desafiador (TOD), e outras comorbidades, e para seus acompanhantes , que vão realizar consultas, exames e tratamentos fora do município de Montanha.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/238/pedido_de_providencia_27-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/238/pedido_de_providencia_27-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo disponibilize uma outra VAN/CARRO que sirva para levar crianças com transtorno do espectro autista (TEA), dislexia, transtorno de déficit de atenção com hiperatividade (TDAH), transtorno opositivo- desafiador (TOD), e outras comorbidades, e os seus responsáveis, para fazerem exames, consultas e tratamentos fora do Município de Montanha.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/239/pedido_de_providencia_28-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/239/pedido_de_providencia_28-2022.pdf</t>
   </si>
   <si>
     <t>Requer restruturação da piscina de hidroginástica do CCMI, com adaptação de um aquecedor.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/240/pedido_de_providencia_29-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/240/pedido_de_providencia_29-2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de dois redutores de velocidade no cruzamento da Av. Dr. José Silveira com a Rua Regina Matos de Oliveira.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/241/pedido_de_providencia_30-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/241/pedido_de_providencia_30-2022.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de dois redutores de velocidade na rua João XXIII, um nas proximidades  da EMEF Pedro Palácios e outro próximo ao bar de Dona Joana.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/242/pedido_de_providencia_31-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/242/pedido_de_providencia_31-2022.pdf</t>
   </si>
   <si>
     <t>Que seja instalado 1(um) poste na Quadra do Bairro Idelza Teixeira Borgo</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/243/pedido_de_providencia_32-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/243/pedido_de_providencia_32-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a "Regularização cadastral de imóveis do bairro Angelo Depollo e bairro Alcebíades".</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo juntamente com o Governo Estadual, providenciem a instalação de uma torre de telefonia celular no distrito  de São Sebastião do Norte.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/247/pedido_de_providencia_34-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/247/pedido_de_providencia_34-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ao Distrito de São Sebastião do Norte um caminhão para realizar a limpeza e a manutenção de fossas no periodo de 3 em 3 meses.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/248/pedido_de_providencia_35-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/248/pedido_de_providencia_35-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada a reforma da quadra e da Escola Municipal São Sebastião do Norte, tendo em vista que o recurso já foi recebido pelo município.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/249/pedido_de_providencia_36-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/249/pedido_de_providencia_36-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a reforma e a inversão do campo de futebol do distrito de São Sebastião do Norte.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/250/pedido_de_providencia_37-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/250/pedido_de_providencia_37-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo realize a pavimentação do restante das ruas do distrito de São Sebastião do Norte.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/251/pedido_de_providencia_38-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/251/pedido_de_providencia_38-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo coloque iluminação no cemitério do distrito de São Sebastião do Norte.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/252/pedido_de_providencia_39-2022f.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/252/pedido_de_providencia_39-2022f.pdf</t>
   </si>
   <si>
     <t>Requer que seja instalada uma unidade fixa da Policia Militar no distrito de São Sebastião do Norte , para que assim seja reforçado o policiamento no local.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Requer que seja realizado o CALÇAMENTO/PAVIMENTAÇÃO da rua situada em frente à Igreja Católica, no distrito de São Sebastião do Norte.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/254/pedido_de_providencia_41-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/254/pedido_de_providencia_41-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a reforma da QUADRA POLIESPORTIVA do bairro Palhinha.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/255/pedido_de_providencia_42-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/255/pedido_de_providencia_42-2022.pdf</t>
   </si>
   <si>
     <t>Seja estabelecido um cronograma, para a realização de atendimento " In loco", com a frequência de no minimo de 01 (uma) vez por mês, com objetivo de SOLUCIONAR AS DEMANDAS dos munícipes nos distritos de São Sebastião do Norte e Vinhático, bem como REALIZAR TRABALHOS PREVENTIVOS por meio de informações, orientações, palestras, etc., envolvendo as seguintes Secretarias: Assistência Social; Educação; Cultura e Desporto; Saúde; Meio Ambiente; Agricultura.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/256/pedido_de_providencia_43-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/256/pedido_de_providencia_43-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja disponibilizado em todos os Postos de Saúde ESF-SENHAS DE ATENDIMENTO aos  usuários do Sistema de saúde, no Município de Montanha ES, distrito de Vinhático e distrito de São Sebastião do Norte.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/257/pedido_de_providencia_44-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/257/pedido_de_providencia_44-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam avaliados e refeitos os quebra-molas recém implantados no município de Montanha.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/258/pedido_de_providencia_45-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/258/pedido_de_providencia_45-2022.pdf</t>
   </si>
   <si>
     <t>Para que sejam fornecidos "EPlS" ( Equipamento de proteção individual) e "Uniformes" aos profissionais da limpeza Pública da Prefeitura de Montanha.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>LAFAETE DO HOSPITAL, MAINE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/259/pedido_de_providencia_46-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/259/pedido_de_providencia_46-2022.pdf</t>
   </si>
   <si>
     <t>Requerem disponibilização de um médico para as ESF's dos Distritos de Vinhático e São Sebastião do Norte.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>MOPSR</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/315/mocao_de_pesar_01-2022.pdf</t>
+    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/315/mocao_de_pesar_01-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor  MANOEL BUSSULAR, ocorrido no dia 06 de fevereiro de 20222.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/316/mocao_de_pesar_02-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/316/mocao_de_pesar_02-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora MARIA DO CARMO JESUS DE OLIVEIRA, mais conhecida por MARIA COZINHEIRA DOS PRESOS, ocorrido no dia 07 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/317/mocao_de_pesar_03-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/317/mocao_de_pesar_03-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor RÔMULO SANTOS ANDRADE, ocorrido no dia 09 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/318/mocao_de_pesar_04-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/318/mocao_de_pesar_04-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora ANÉSIA DA SILVA PINTO, ocorrido no dia 12 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/319/mocao_de_pesar_05-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/319/mocao_de_pesar_05-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora ELZA AARÃO EL FERZOLI, ocorrido no dia 15 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/320/mocao_de_pesar_06-2022.pdf</t>
+    <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/320/mocao_de_pesar_06-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor SIFREDO DE OLIVEIRA SANTOS, ocorrido no dia 03 de Abril de 2022.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/321/mocao_de_pesar_07-2022.pdf</t>
+    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/321/mocao_de_pesar_07-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor  HEROLINO ALMEIDA SOUZA,  ex prefeito do Município de Montanha, ocorrido no dia 28 de maio de 2022.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/322/mocao_de_pesar_08-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/322/mocao_de_pesar_08-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor DAVINO RODRIGUES DA COSTA, popularmente conhecido como "GRINGO", ocorrido no dia 15 de Julho de 2022.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/323/mocao_de_pesar_09-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/323/mocao_de_pesar_09-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora  MARIA DAS GRAÇAS DE ALMEIDA, ocorrido no dia 18 de Julho de 2022.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/324/mocao_de_pesar_10-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/324/mocao_de_pesar_10-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor RUBENS GONÇALVES DE ARAÚJO, ocorrido no dia 02 de Agosto de 2022.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/325/mocao_de_pesar_11-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/325/mocao_de_pesar_11-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor SINVAL GOUVEIA GUSMÃO, conhecido como "VAVAL" ocorrido no dia 07 de Agosto de 2022.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/328/mocao_de_pesar_12-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/328/mocao_de_pesar_12-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor ARGIU DEPOLO, ocorrido no dia 29 de Agosto de 2022.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/329/mocao_de_pesar_13-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/329/mocao_de_pesar_13-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor PAULO JOSÉ DOS SANTOS OLIVEIRA, ocorrido no dia 07 de Setembro de 2022.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/330/mocao_de_pesar_14-2022.pdf</t>
+    <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/330/mocao_de_pesar_14-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora MARCIA KEILA CORSINI, ocorrido no dia 10 de Setembro de 2022.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/331/mocao_de_pesar_15-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/331/mocao_de_pesar_15-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor ISRAEL DE OLIVEIRA SANTOS, ocorrido no dia 09 de Setembro de 2022.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/334/mocao_de_pesar_18-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/334/mocao_de_pesar_18-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor GASPAR RIBON, ocorrido no dia 28 de Setembro de 2022.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CÉLIA DO POSTO, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/335/mocao_de_pesar_19-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/335/mocao_de_pesar_19-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora  ZENELITA DOS SANTOS SAMPAIO , mãe do prefeito André, ocorrido no dia 05 de Novembro de 2022.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/336/mocao_de_pesar_20-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/336/mocao_de_pesar_20-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor JOSÉ RODRIGUES FILHO, popularmente conhecido por  ZÉ FERRUGEM ocorrido no dia 16 DE Novembro de 2022.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/337/mocao_de_pesar_21-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/337/mocao_de_pesar_21-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Senhora ENEDINA AMARAL MIRANDA, ocorrido no dia 30 de Novembro de 2022.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>MOCGA</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/326/mocao_de_congratulacao_01-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/326/mocao_de_congratulacao_01-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em homenagem à Superintendência Regional do Instituto Nacional de Colonização e Reforma Agrária (INCRA) do Estado do Espirito Santo pelos motivos que passa a expor.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/327/mocao_de_congratulacao_02-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/327/mocao_de_congratulacao_02-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em homenagem ao Sr. Adelson Denoni Leite- Técnico em Colonização do Instituto Nacional de Colonização e Reforma Agrária (INCRA) do Estado do Espirito Santo pelos motivos que passa a expor.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/338/mocao_de_congratulacao_04-2022.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/338/mocao_de_congratulacao_04-2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO, em homenagem ao CENTRO DE EDUCAÇÃO BÁSICA NOSSA SENHORA APARECIDA, pelos seus 60 anos de Município.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/699/resolucao_01-22.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/699/resolucao_01-22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de bens inservíveis da Câmara Municipal à Prefeitura Municipal de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/700/resolucao_02-22.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/700/resolucao_02-22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para doação - devolução de veículo pertencente à Câmara Municipal de Montanha.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/701/resolucao_03-22.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/701/resolucao_03-22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Comissão Especial de Inquérito para averiguar as prestações de contas e transparência pública nos gastos do Poder Executivo, com despesas, diárias ou indenizações de transporte, viagens ou deslocamentos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2137,68 +2137,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/202/projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_lei_06-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_07-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_no13-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/262/projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/263/projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_18-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/265/projeto_de_lei_19-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/266/projeto_de_lei_20-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/267/projeto_de_lei_21-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/268/projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/269/projeto_de_lei_23-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/270/projeto_de_lei_24-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/275/projeto_de_lei_29-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_01-01-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_03-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_07-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_08-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_09-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_10-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_11-2022..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_12-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_13-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_15-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_16-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_17-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_18-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_19-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_20-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_21-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_22-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_23-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_25-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_26-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_27-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/166/indicaca_28-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_29-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_30-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_31-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_32-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/171/retirado_de_pauta_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_34-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/174/indicacao_36-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_37-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/176/indicacao_38-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/177/indicacao_39-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/178/indicacao_40-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_41-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_42-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_43-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/213/indicacao_45-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/214/indicacao_46-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_47_-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/216/indicacao_48-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_49_-_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_50-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_51-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_52-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_53-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_54-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_55-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/224/indicacao_56-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_57-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_58-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_59-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_60-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_61-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_62-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/244/indicacao_63-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/245/indicacao_64-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/260/indicacao_65-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/146/pedido_de_providencia_01-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/147/pedido_de_providencia_02-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/148/pedido_de_providencia_03-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/149/pedido_de_providencia_04-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/150/pedido_de_providencia_05-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/151/pedido_de_providencia_06-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/152/pedido_de_providencia_07-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/153/pedido_de_providencia_08-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/154/pedido_de_providencia_09-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/155/pedido_de_providencia_10-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/156/pedido_de_providencia_11-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/157/pedido_de_providencia_12-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/158/pedido_de_providencia_13-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/159/pedido_de_providencia_14-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/160/pedido_de_providencia_15-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/161/pedido_de_providencia_16-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/162/pedido_de_providencia_17-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/163/pedido_de_providencia_18-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/164/pedido_de_providencia_19-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/231/retirado_de_pauta_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/232/pedido_de_providencia_21-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/233/retirado_de_pauta_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/234/pedido_de_providencia_23-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/235/pedido_de_providencia_24-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/236/pedido_de_providencia_25-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/237/pedido_de_providencia_26-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/238/pedido_de_providencia_27-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/239/pedido_de_providencia_28-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/240/pedido_de_providencia_29-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/241/pedido_de_providencia_30-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/242/pedido_de_providencia_31-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/243/pedido_de_providencia_32-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/247/pedido_de_providencia_34-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/248/pedido_de_providencia_35-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/249/pedido_de_providencia_36-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/250/pedido_de_providencia_37-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/251/pedido_de_providencia_38-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/252/pedido_de_providencia_39-2022f.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/254/pedido_de_providencia_41-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/255/pedido_de_providencia_42-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/256/pedido_de_providencia_43-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/257/pedido_de_providencia_44-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/258/pedido_de_providencia_45-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/259/pedido_de_providencia_46-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/315/mocao_de_pesar_01-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/316/mocao_de_pesar_02-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/317/mocao_de_pesar_03-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/318/mocao_de_pesar_04-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/319/mocao_de_pesar_05-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/320/mocao_de_pesar_06-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/321/mocao_de_pesar_07-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/322/mocao_de_pesar_08-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/323/mocao_de_pesar_09-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/324/mocao_de_pesar_10-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/325/mocao_de_pesar_11-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/328/mocao_de_pesar_12-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/329/mocao_de_pesar_13-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/330/mocao_de_pesar_14-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/331/mocao_de_pesar_15-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/334/mocao_de_pesar_18-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/335/mocao_de_pesar_19-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/336/mocao_de_pesar_20-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/337/mocao_de_pesar_21-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/326/mocao_de_congratulacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/327/mocao_de_congratulacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/338/mocao_de_congratulacao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/699/resolucao_01-22.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/700/resolucao_02-22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/701/resolucao_03-22.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/202/projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_lei_06-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_07-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_no13-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/262/projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/263/projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_18-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/265/projeto_de_lei_19-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/266/projeto_de_lei_20-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/267/projeto_de_lei_21-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/268/projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/269/projeto_de_lei_23-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/270/projeto_de_lei_24-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/275/projeto_de_lei_29-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_01-01-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_03-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_07-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_08-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_09-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_10-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_11-2022..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_12-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_13-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_15-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_16-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_17-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_18-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_19-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_20-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_21-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_22-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_23-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_25-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_26-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_27-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/166/indicaca_28-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_29-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_30-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_31-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_32-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/171/retirado_de_pauta_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_34-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/174/indicacao_36-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_37-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/176/indicacao_38-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/177/indicacao_39-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/178/indicacao_40-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_41-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_42-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_43-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/213/indicacao_45-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/214/indicacao_46-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_47_-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/216/indicacao_48-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_49_-_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_50-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_51-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_52-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_53-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_54-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_55-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/224/indicacao_56-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_57-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_58-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_59-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_60-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_61-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_62-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/244/indicacao_63-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/245/indicacao_64-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/260/indicacao_65-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/146/pedido_de_providencia_01-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/147/pedido_de_providencia_02-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/148/pedido_de_providencia_03-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/149/pedido_de_providencia_04-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/150/pedido_de_providencia_05-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/151/pedido_de_providencia_06-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/152/pedido_de_providencia_07-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/153/pedido_de_providencia_08-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/154/pedido_de_providencia_09-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/155/pedido_de_providencia_10-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/156/pedido_de_providencia_11-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/157/pedido_de_providencia_12-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/158/pedido_de_providencia_13-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/159/pedido_de_providencia_14-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/160/pedido_de_providencia_15-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/161/pedido_de_providencia_16-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/162/pedido_de_providencia_17-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/163/pedido_de_providencia_18-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/164/pedido_de_providencia_19-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/231/retirado_de_pauta_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/232/pedido_de_providencia_21-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/233/retirado_de_pauta_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/234/pedido_de_providencia_23-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/235/pedido_de_providencia_24-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/236/pedido_de_providencia_25-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/237/pedido_de_providencia_26-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/238/pedido_de_providencia_27-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/239/pedido_de_providencia_28-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/240/pedido_de_providencia_29-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/241/pedido_de_providencia_30-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/242/pedido_de_providencia_31-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/243/pedido_de_providencia_32-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/247/pedido_de_providencia_34-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/248/pedido_de_providencia_35-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/249/pedido_de_providencia_36-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/250/pedido_de_providencia_37-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/251/pedido_de_providencia_38-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/252/pedido_de_providencia_39-2022f.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/254/pedido_de_providencia_41-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/255/pedido_de_providencia_42-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/256/pedido_de_providencia_43-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/257/pedido_de_providencia_44-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/258/pedido_de_providencia_45-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/259/pedido_de_providencia_46-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/315/mocao_de_pesar_01-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/316/mocao_de_pesar_02-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/317/mocao_de_pesar_03-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/318/mocao_de_pesar_04-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/319/mocao_de_pesar_05-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/320/mocao_de_pesar_06-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/321/mocao_de_pesar_07-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/322/mocao_de_pesar_08-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/323/mocao_de_pesar_09-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/324/mocao_de_pesar_10-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/325/mocao_de_pesar_11-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/328/mocao_de_pesar_12-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/329/mocao_de_pesar_13-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/330/mocao_de_pesar_14-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/331/mocao_de_pesar_15-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/334/mocao_de_pesar_18-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/335/mocao_de_pesar_19-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/336/mocao_de_pesar_20-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/337/mocao_de_pesar_21-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/326/mocao_de_congratulacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/327/mocao_de_congratulacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/338/mocao_de_congratulacao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/699/resolucao_01-22.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/700/resolucao_02-22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2022/701/resolucao_03-22.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="164.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="165.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>