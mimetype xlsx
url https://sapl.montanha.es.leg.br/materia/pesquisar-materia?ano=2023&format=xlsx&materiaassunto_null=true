--- v0 (2026-02-13)
+++ v1 (2026-06-10)
@@ -54,2081 +54,2081 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_decreto__02-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_decreto__02-2023.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Montanhese para a Sr Viviane Silva dos Santos e Santos.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SGT. CLEBÃO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_decreto_legislativo_03-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_decreto_legislativo_03-2023.pdf</t>
   </si>
   <si>
     <t>Art 1° Fica concedido o Titulo de Cidadão Montanhese a Moises Ferreira Da Silva, popularmente conhecido por Moisés da ESPEED Telecom, grande empresário da cidade de Montanha- es._x000D_
 Art 2° Este Decreto Legislativo entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/495/projeto_de_decreto_legislativo_04-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/495/projeto_de_decreto_legislativo_04-2023.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão Montanhese a Dom Paulo Bosi Dal Bó maior autoridade eclesiástica da Diocese de São Mateus, que abrange a comunidade de Montanha.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_decreto_05-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_decreto_05-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadão Montanhense a MARCOS PAULO PEREIRA popularmente conhecido como "MARCÃO" sendo um grande operário, já tendo exercido a função de metalúrgico,  professor e servidor público, prestando relevantes serviços a nossa cidade há vários anos.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_decreto_06-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_decreto_06-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadão Montanhense a CARMELINO SOUZA VIEIRA, nobre homem e importante educador, voltando para a educação física, além de ter realizado importantes obras e missões em prol das pessoas de bem.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_de_decreto_07-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_de_decreto_07-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de cidadão montanhense a ELIVELTON FIRMINO.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ALLAN CORTES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/516/projeto_de_decreto_08-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/516/projeto_de_decreto_08-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadão Montanhense a HERNANDES SANTOS OLIVEIRA.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/517/projeto_de_decreto_09-2023.pdf</t>
+    <t>DIVALDIM DA AGRICULTURA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/517/projeto_de_decreto_09-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadão Montanhense ao Sr NILSON ALVES.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_de_decreto_10-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_de_decreto_10-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadão Montanhense para o Sr MARCOS RODRIGUES CHAVES.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>CÉLIA DO POSTO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/519/projeto_de_decreto_11-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/519/projeto_de_decreto_11-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadão Montanhense para o Sr EDILSON MORAIS MONTEIRO.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_decreto_12-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_decreto_12-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadão Montanhense para o Sr SAMIR JARIH EL FERZOLI.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_decreto_13-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_decreto_13-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadão Montanhense a Sr Inubia Lopes da Silva.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>ALLAN CORTES, ADORADOR BRUNO GUIMARÃES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_01-2023.pdf</t>
+    <t>ALLAN CORTES, ADORADOR BRUNO GUIMARÃES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da surdez unilateral como deficiência auditiva no âmbito do Municipio de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_02-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_02-2023.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a ENTIDADE FILANTRÓPICA SÃO JOSÉ DO MUNICIPIO DE MONTANHA, ESTADO DO ESPIRITO SANTO."</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_03-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_03-2023.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos Servidores da Câmara Municipal de Montanha/ES.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_04-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_04-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de Logradouro Público._x000D_
 Art.° 1- Fica denominado de AVENIDA HEROLINO DE ALMEIDA SOUZA o logradouro atualmente denominado de Avenida dos Combonianos, localizado nesta municipalidade._x000D_
 Art. ° 2- Esta Lei entra em vigor na data de sua publicação, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/479/projeto_de_lei_05-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/479/projeto_de_lei_05-2023.pdf</t>
   </si>
   <si>
     <t>Declara a Utilidade Pública a APRUMON- ASSOCIAÇÃO DE PRODUTORES DA UNIÃO DE MONTANHA".</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>LAFAETE DO HOSPITAL, MAINE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_lei_07-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_lei_07-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de praça pública no distrito de Vinhático - ES.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>LAFAETE DO HOSPITAL</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_08-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_08-2023.pdf</t>
   </si>
   <si>
     <t>Declara utilidade pública a Associação dos pequenos Agricultores Verino Sossai ( APAVES) do Municipio de Montanha, Estado do Espirito Santo.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>André dos Santos Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_executivo_01-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_executivo_01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre procedimento de ressarcimento  de multas  de infrações  de trânsito cometidas por servidores Públicos  do Município de Montanha/ES  e dá outras providências,</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_executivo_3-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_executivo_3-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política de atendimento dos Direitos da Criança e do Adolescente no Municipio de Montanha.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_executivo_4-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_executivo_4-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2004 e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_executivo_5-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_executivo_5-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Calendário de Eventos Oficiais do Municipio de Montanha, Estado do espirito Santo.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/426/pl_07-23_-_permissao_de_uso.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/426/pl_07-23_-_permissao_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza  o Poder Executivo  a conceder Permissão de Uso  de bem público e dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/440/pl_08-2023_-_cria_comafe.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/440/pl_08-2023_-_cria_comafe.pdf</t>
   </si>
   <si>
     <t>Cria o conselho Municipal  de Acompanhamento e Fiscalização  de Execução dos recursos provenientes do FUNPAES , a que se refere a Lei  Estadual n° 11.790, de 28 de março de 2023.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/441/pl_09-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/441/pl_09-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Geral do Municipal da Microempresa, Empresa de Pequeno Porte e Microempreendedor Individual e dá outras providências.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_lei_no_010_2023_-_licenciamento_ambiental.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_lei_no_010_2023_-_licenciamento_ambiental.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 010/2023_x000D_
 _x000D_
 ALTERA E ACRESCENTA DISPOSITIVOS À LEI 766, DE 30 DE DEZEMBRO de 2010 QUE DISPÕE SOBRE O SISTEMA DE LICENCIAMENTO AMBIENTAL DO MUNICÍPIO DE MONTANHA PARA EMPREENDIMENTOS, ATIVIDADES E/OU SERVIÇOS CONSIDERADOS EFETIVA OU POTENCIALMENTE POLUIDORES E/OU DEGRADADORES DO MEIO AMBIENTE – SLAAP E SOBRE O PODER DE POLÍCIA ADMINISTRATIVO, DISCIPLINANDO AS INFRAÇÕES AO MEIO AMBIENTE E SUAS PENALIDADES E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 Faço saber que a Câmara Municipal aprovou e eu sanciono a seguinte Lei._x000D_
 _x000D_
 Art. 1º - Acrescenta o inciso XV e os parágrafos 1º, 2º,3º,4º e 5º no artigo 3º da Lei 766/2010 que dispõe sobre “O SISTEMA DE LICENCIAMENTO AMBIENTAL,” do Município de MONTANHA - ES._x000D_
 _x000D_
 Inciso XV - Licença Municipal de Operação Corretiva (LMOC)_x000D_
 _x000D_
 § 1º ato administrativo que regulariza empreendimento que esteja operando em desacordo com a licença ambiental, por meio da fixação de condicionantes que viabilizem sua continuidade e conformidade com as normas ambientais;_x000D_
 _x000D_
 § 2º A</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_lei_no_011_2023_-_revisao_do_perimetro_urbano.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_lei_no_011_2023_-_revisao_do_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 011/2023_x000D_
 _x000D_
 Dispõe sobre o Perímetro Urbano do Município de Montanha. Estado do Espírito Santo._x000D_
 _x000D_
 Art. 1º O território do Município de Montanha divide-se em zonas urbanas e zonas rurais para todos os efeitos legais._x000D_
 § 1º. São consideradas zonas urbanas no Município de Montanha circunscritas pelo perímetro urbano identificadas abaixo como:_x000D_
 I-	Sede;_x000D_
 II-	Distrito de Vinhático;_x000D_
 III-	Localidade de São Sebastião do Norte._x000D_
 § 2º. Considera-se perímetro urbano o limite territorial que circunscreve as áreas consideradas zonas urbanas._x000D_
 § 3º. São consideradas zonas rurais as demais áreas do território do município, excluídas as zonas urbanas descritas no § 1º desse artigo._x000D_
 Art. 2º São partes integrantes desta lei os mapas e seus respectivos memoriais descritivos que identificam as zonas urbanas abaixo descritas:_x000D_
 I-	Anexo 01- mapa e memorial descritivo da zona urbana denominada Sede do município de Montanha;_x000D_
 II-	Anexo 02- mapa e memorial descritivo da zona urbana denominada Sede do d</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/465/pl_no_012_2023_-_piso_de_enfermagem.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/465/pl_no_012_2023_-_piso_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2023_x000D_
 _x000D_
 	Dispõe sobre autorização para utilização do recurso da União para aplicação da Lei Federal nº 14.434, de 03 de agosto de 2022, que institui o PISO salarial Nacional do Enfermeiro, do Técnico de Enfermagem e do Auxiliar de Enfermagem._x000D_
 _x000D_
 Faço saber que a Câmara Municipal aprovou e eu sanciono a seguinte Lei._x000D_
 _x000D_
 _x000D_
 			Art. 1º - Fica autorizado o repasse do valor efetivamente disponibilizado pela União aos profissionais contemplados na Lei Federal nº 14.434, de 04 de agosto de 2022, que instituiu o PISO salarial nacional do enfermeiro, do Técnico de Enfermagem e do Auxiliar de Enfermagem._x000D_
 _x000D_
 			§ 1º - A implementação se dará nos termos da Lei nº 14.434/2022 mantendo os percentuais de 70% do salário de Enfermeiro para os Técnicos de Enfermagem e 50% para os Auxiliares de Enfermagem, conservando a integralidade da regra estabelecida na Lei Federal._x000D_
 _x000D_
 			§ 2º - O valor da complementação será com base na proporcionalidade da carga horária definida no PISO nacional comparad</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_lei13-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_lei13-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 5°, da Lei n° 1.125, de Dezembro de 2022.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_executivo_1-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_executivo_1-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei complementar que dispõe sobre INSEÇÃO de ITBI aos agricultores de Montanha beneficiários do Programa Nacional de Crédito Fundiário  (PNCF).</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_de_lei_complementar_02_2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_de_lei_complementar_02_2023.pdf</t>
   </si>
   <si>
     <t>Define a Quantidade de Cargos de Diretores escolares</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>ALLAN CORTES, SGT. CLEBÃO, ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/414/resolucao_01-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/414/resolucao_01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de bens inservíveis da Câmara Municipal de Montanha/ES e das outras providências.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>SGT. CLEBÃO, ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/415/resolucao_02-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/415/resolucao_02-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aquisição de uniformes para servidores da Câmara Municipal de Montanha/ES.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/416/resolucao_03-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/416/resolucao_03-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso de veículos da Câmara Municipal de Montanha/ES e das outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>SGT. CLEBÃO, ALLAN CORTES, ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/417/resolucao_04-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/417/resolucao_04-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a antecipação da sessão Ordinária do dia 15 de Junho de 2023.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MAINE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_01-23..pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_01-23..pdf</t>
   </si>
   <si>
     <t>Que seja solicitado recursos federais para aquisição de uma unidade móvel equipada, especialmente adaptada a finalidade de prestação de serviços de esterilização e castração de animais domésticos: caninos e felinos, chamado castro móvel.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_02-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_02-23.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reforma na praça Recreativa do Vinhático.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_03-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_03-23.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de uma Capela Mortuária Municipal no Cemitério de Montanha- ES.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_04-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_04-23.pdf</t>
   </si>
   <si>
     <t>Seja viabilizado dentro da secretária de Meio Ambiente, um " Disque Cata Treco" , com fincas em recolher das ruas aqueles objetos que são descartados pelos moradores.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/343/indicacao_05-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/343/indicacao_05-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo realize um projeto de Lei visando o aumento da Licença Maternidade para o período de (06) meses, das Servidoras do Município de Montanha.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CÉLIA DO POSTO, MAINE BRITO, SGT. CLEBÃO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_06-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_06-23.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra poliesportiva ao lado da "EMEF  Pedro Palácios" no Distrito do Vinhático.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_07-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_07-23.pdf</t>
   </si>
   <si>
     <t>Que seja construída um novo centro comercial em frente a "EMEF Pedro Palácios" no distrito de Vinhático/ES.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_08-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_08-23.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a implementação da carteirinha de estudante para todo os alunos(as) da rede municipal de ensino.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_09-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_09-23.pdf</t>
   </si>
   <si>
     <t>Seja incluso o tipo sanguíneo nos uniformes dos alunos da Rede Municipal.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>CARMINHA DO FORÚM</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_10-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_10-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado no site oficial da prefeitura de Montanha, ou, no aplicativo do "Corneta Montanha" a divulgação da lista de medicamentos e fraldas que são fornecidos gratuitamente e principalmente os que estão disponíveis em estoque pela secretaria municipal de saúde.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>CARMINHA DO FORÚM, DIVALDIM DA AGRICUTURA</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_11-2023.pdf</t>
+    <t>CARMINHA DO FORÚM, DIVALDIM DA AGRICULTURA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_11-2023.pdf</t>
   </si>
   <si>
     <t>Que seja elaborado projeto de lei pelo Poder Executivo, e posteriormente enviado a esta Casa de Leis, com finalidade de alterar a Lei n° 856 de 04 de Dezembro de 2013, para aumentar o quantitativo de cargos de auxiliar de sala de aula para a educação infantil e cuidador da educação infantil.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_12-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_12-2023.pdf</t>
   </si>
   <si>
     <t>Aderir a Regularização Fundiária Urbana (REURB) no Municipio de Montanha e seus respectivos Distritos no que se trata a Lei Federal 13.465, de 2017.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_13-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_13-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo disponibilize motos para os Agentes Comunitários de Combate às Endemias do nosso municipio de Montanha/ ES.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_14-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_14-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a instalação de poste de energia elétrica, na Rua Vinhático , Bairro Amazonas no municipio de Montanha /ES.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_15-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_15-2023.pdf</t>
   </si>
   <si>
     <t>Que seja instalado coletores de lixo (lixeiras) no centro do Municipio.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/</t>
+    <t>http://sapl.montanha.es.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja realizada a contratação de médicos fonoaudiólogo para o Munícipio de Montanha.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_17-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_17-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reforma na pracinha do Bairro Fundão , localizada próxima à EMEFTI Presidente Costa e Silva.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_18-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_18-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada o manilhamento do córrego que passa pelo Bairro Dominguinhos, com o posterior aterramento da área.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_19-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_19-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um projeto terapêutico tendo como público alvo os profissionais da saúde do municipio de Montanha.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_20-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_20-2023.pdf</t>
   </si>
   <si>
     <t>Que seja construído um parquinho no assentamento Francisco Domingos Ramos (JACUBA).</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_21-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_21-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a reforma do Ponto de Ônibus da Comunidade Amorim.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_22-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_22-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um paliativo/reparo na estrutura, onde atualmente está em funcionamento a Creche Maria Malovini Carrara.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_23-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_23-2023.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada a instalação de Tachões de sinalização , visando a redução de velocidade dos veículos que trafegam sobre a nova via asfaltada que corta o centro da nossa cidade.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_24-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_24-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o poder executivo aumente a segurança nas escolas do nosso municipio , providenciando incluir portas com detector de metal.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_25-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_25-2023.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizada um caminhão pipa durante o período de colheita e secagem de café , para ser acionado em casos de incêndios nas propriedades rurais.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_26-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_26-2023.pdf</t>
   </si>
   <si>
     <t>-Solicita a Policia Militar para que seja viabilizada uma "PATRULHA ESCOLAR", visando a realizações de visitas tranquilizadoras nos colégios e creches._x000D_
 - Checagem das estruturas físicas das escolas ( portões, janelas, grades e muros), para que seja certificado que o acesso por terceiros seja impedido ou dificultado. _x000D_
 - Implementação do circuito de videomonitoramento, com sistema de alarme e botão de pânico ( recursos que poderão ser integrados aos órgãos de segurança pública) _x000D_
 - Contratação de imediato de um Porteiro/Segurança para cada ambiente escolar/creche do município, para que tenha sua atuação durante o horário de funcionamento do local._x000D_
 - Revisão das politicas internas de acesso aos ambientes escolares , para que terceiros/estranhos não possuam livre acesso, sendo tão somente permitida a entrada de pessoas autorizada pela direção da pessoa em livro próprio.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_27-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_27-2023.pdf</t>
   </si>
   <si>
     <t>Pra que seja feito um projeto de lei que vise alterar e atualizar o valor salarial e inclusão de adicional de periculosidade , aos Conselheiros  Tutelares do Municipio de Montanha.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_28-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_28-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de novos espaços de recreação infantil na sede de Montanha, Distritos de Vinhático e São Sebastião do norte.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_29-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_29-2023.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma Quadra Esportiva no bairro Lajedo, na Rua Caravela em conexão com a Rua da Direita.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_30-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_30-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o poder executivo ao realizar concurso público, aumente para 10% a reserva de vagas para pessoas com deficiência (PCD) em cargos que sejam compatíveis com suas deficiências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_31-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_31-2023.pdf</t>
   </si>
   <si>
     <t>Pra que seja criado um projeto de Lei no qual concede alugueis sociais  a "mulheres vítima de violência doméstica'.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_32-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_32-2023.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado junto ao DETRAN para que possa ser cedido uma vaga de estacionamento na Av. Getúlio Vargas, 617 ao lado do estabelecimento  "Restaurante Recanto" para abastecer/recarregar veículos elétricos onde serão recarregados por energia fotovoltaica.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>ADORADOR BRUNO GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_33-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_33-2023.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo realize a troca de todas as lâmpadas dos postes no Bairro Dominguinhos, substituindo as lâmpadas antigas de LED.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_35-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_35-2023.pdf</t>
   </si>
   <si>
     <t>Que seja construído uma cobertura no pátio da Escola Municipal de Ensino Fundamental em tempo integral Maria Clementina Veloso Santos.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_36-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_36-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo conceda um ABONO SALARIAL, para os Professores da rede Municipal de Ensino, consoante com a Política de nossa valorização ao trabalho destes importantes profissionais para a nossa sociedade, tal qual vem sendo implementada, de forma efetiva, pelo Governo do estado do Espirito santo, que concederá esse bonificação já neste mês de Agosto.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_37-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_37-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado um Projeto de Lei sobre atualização de Aluguel Social, para que o valor mensal passe a ser de até R$ 500,00 ( quinhentos reais)_x000D_
 e que total de aluguéis se limite de até 60 (sesssenta).</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_38-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_38-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja viabilizada área prospectiva de banho para os municipio de Montanha na Barragem Tutu Reuter.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao39-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao39-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de profissionais de podologia para integrar as equipes de Estratégicas de Saúde de Montanha.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_40-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_40-2023.pdf</t>
   </si>
   <si>
     <t>Que seja criado no municipio uma lei que atenda a população mais carente, que possuem casas danificadas e que não tenham condições financeiras para reformas.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/468/pedido_de_indicacao_41-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/468/pedido_de_indicacao_41-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça o projeto de reforma da Praça que fica localizada na Av. Cristiano Dias Lopes Filho- Distrito do Vinhático.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/469/pedido_de_indicacao_42-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/469/pedido_de_indicacao_42-2023.pdf</t>
   </si>
   <si>
     <t>Que os funcionários que residem no Distrito de Vinhático recebam o ticket em Vinhático.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/475/inidacao_43-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/475/inidacao_43-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo alugue um espaço apropriado para abrigar os animais bovinos e equinos soltos em vias públicas, visando garantir a segurança e o bem estar animal, fixando um prazo, a ser amplamente divulgando, para que os donos apareçam no local e os identifiquem, bem como, que seja fixado multa a ser aplicada aos proprietários desses animais soltos, a ser cobrada no momento da identificação e retirada, e os recursos  arrecadados sejam destinados para a manutenção dos animais recolhidos. _x000D_
 Em caso de os proprietários não comparecerem para retirar dentro do prazo estabelecido, sugiro que seja viabilizada a possibilidade de doação desses animais e instituições ou criadores que possam garantir seu cuidado adequado.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/476/pedido_de_indicacao_44-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/476/pedido_de_indicacao_44-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça aquisição de matérias para atender as necessidades da Defesa Civil, mediante a Incêndios e quaisquer outras ocorrências.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_45-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_45-2023.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada a construção dos banheiros do Vinhático no local do antigo bar, atrás da arquibancada.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_46-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_46-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada uma pavimentação adequada na rua Ataide Barreto, alto fundão.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_47-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_47-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça instalação de toldo em frente a sala do Secretário de saúde, para atender melhor a população.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/497/inidacao_48-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/497/inidacao_48-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo aumente o salário dos operadores de máquinas pesadas ( tratores, escavadeiras, retroescavadeira, pá, carregadeira, caçamba e caminhões.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/498/inidacao_49-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/498/inidacao_49-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo realize a contratação e torne obrigatória a existência de 01 (um) TÉCNICO DE ENFERMAGEM em cada escola e creche da rede Municipal , para atender os alunos que fazem uso continuo de  medicamentos e oxigênio , durante o tempo em que houver alunos presentes com essa necessidade , bem como que cilindros de oxigênios estejam disponíveis nestes locais caso haja necessidade do uso.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_50-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_50-2023.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada os esforços necessários para que os partos possam ser realizados aqui em nossa cidade.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_51-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_51-2023.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada a construção de uma quadra recreativa de areia no Bairro Irmã Maria Zélia - Rua Horaciano Ferreira Porto ( foto anexa) visando ofertar aos municípios mais um ponto de lazer e esportes.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_52-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_52-2023.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada eventos na modalidade de Festival de Verão com fincas em viabilizar diversão , lazer, e entretenimento aos municípios.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_53-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_53-2023.pdf</t>
   </si>
   <si>
     <t>Seja concedida a inserção de cobrança do óleo diesel aos produtos rurais, quando da utilização dos maquinários da Prefeitura durante esse forte período de seca, especificamente na abertura de poços de água.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/503/pedido_de_indicacao_54-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/503/pedido_de_indicacao_54-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça instalação de cobertura na Quadra do Bairro Coabe  (casinhas).</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_55-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_55-2023.pdf</t>
   </si>
   <si>
     <t>Que seja ofertado gratuitamente o serviço de raio x odontológico aos nossos municípios.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/511/inidacao_56-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/511/inidacao_56-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo crie um CENTRO DE REFERÊNCIA DE ATENDIMENTO AO AUSTISTA, onde deverá ter uma estrutura adequada, contendo materiais pedagógicos que facilita aos profissionais especializadas a aplicação dos tratamentos necessários a essas pessoas.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_57-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_57-2023.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada os esforços necessários para implementação da TELEMEDICINA no Hospital de Montanha e em todas as Unidades de atendimento de Saúde do municipio.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/348/pedido_de_providencia_01-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/348/pedido_de_providencia_01-23.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada a instalação de iluminação pública no trecho da Avenida Brasília, também conhecida como rodovia Montanha x Damare , até o perímetro do clube da AABB.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/349/pedido_de_providencia_02-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/349/pedido_de_providencia_02-23.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada a instalação de iluminação pública em um poste de esquina na Rua Antônio Moreira, bairro Mata Atlântica.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/350/pedido_de_providencia_03-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/350/pedido_de_providencia_03-23.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada os reparos necessários na cobertura do Mercado Municipal, em caráter de urgência.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/351/pedido_de_providencia_04-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/351/pedido_de_providencia_04-23.pdf</t>
   </si>
   <si>
     <t>Seja viabilizado um bebedouro refrigerado na EMEF - Escola Municipal de Ensino Fundamental Presidente Costa e Silva.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/352/pedido_de_providencia_05-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/352/pedido_de_providencia_05-23.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada a iluminação da quadra situada na praça do Conjunto Habitacional, conhecido também por casinhas, no bairro Amazonas.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/353/pedido_de_providencia_06-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/353/pedido_de_providencia_06-23.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado em caráter de urgência leilões para alienar veículos, sucatas e bens matérias de propriedade da Prefeitura Municipal de Montanha.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Que seja fornecida merenda escolar de qualidade com alimentos essenciais para a nutrição dos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/371/pedido_de_providencia_08-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/371/pedido_de_providencia_08-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a recuperação/manutenção das estradas do Assentamento São Sebastião , no Córrego do balão no municipio de Montanha.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/372/pedido_de_providencia_09-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/372/pedido_de_providencia_09-2023.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a iluminação da praça do bairro Decão que fica ao lado da quadra poliesportiva.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/373/pedido_de_providencia_10-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/373/pedido_de_providencia_10-2023.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada o escoamento da rede fluvial no Bairro Dominguinhos, especialmente  entre as Ruas Antônio Moreira, Rua Laurindo Macedo e Rua Miniatura.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/379/pedido_de_providencia_11-2023.pdf</t>
+    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/379/pedido_de_providencia_11-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja ofertado " Curso de capacitação presencial para manuseio do sistema SIPIA aos conselheiros tutelares do municipio de Montanha.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/380/pedido_de_providencia_12-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/380/pedido_de_providencia_12-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a reforma do espaço de recreação infantil, localizado na praça do bairro Maria Zélia Prudente e bairro Amazonas.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/381/pedido_de_providencia_13-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/381/pedido_de_providencia_13-2023.pdf</t>
   </si>
   <si>
     <t>Seja cobrada da Secretaria de Educação e Secretaria de Transportes uma fiscalização mais atuante em cima da frota municipal escolar.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/382/pedido_de_providencia_14-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/382/pedido_de_providencia_14-2023.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada a disponibilidade de um Porteiro para o Hospital e Maternidade Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/400/pedido_de_providencia_15-2023.pdf</t>
+    <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/400/pedido_de_providencia_15-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja criado um projeto de lei o qual concede alugueis sociais as famílias que tenham criança ou adolescentes que foram vitima de abuso sexual.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/402/pedido_de_providencia_16-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/402/pedido_de_providencia_16-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo construa um APS ( Atenção Primária à saúde ) no Bairro Cohab, conhecido como "casinhas", tendo em vista que a unidade de saúde do Amazonas que atende a população desse bairro já tem uma demanda muito grande de atendimento.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/403/pedido_de_providencia_17-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/403/pedido_de_providencia_17-2023.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada a regularização do escoamento da rede fluvial no bairro Pelourinho, através da instalação de bueiros de drenagem.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/404/pedido_de_providencia_18-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/404/pedido_de_providencia_18-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja criado PROJETO DE LEI, com o objetivo de ser implementado o Piso Salarial dos profissionais de Enfermagem, conforme a lei 14.434, de 04 de Agosto de 2022 e a Emenda Constitucional n° 124 de 14 de Julho de 2022, justificando também a decisão proferida pelo Supremo Tribunal Federal para a liberação do piso. Ao mesmo tempo que seja adequado a Lei Orçamentária Anual (LOA) com abertura de créditos suplementares, tendo em vista os recursos recebidos e a Emenda Constitucional n° 127, de 22 de Dezembro de 2022 para efetuar o pagamento do Piso Salarial da Enfermagem para os profissionais que atuam no serviço público de Montanha ( Estratégias da Saúde e Hospital e Maternidade Nossa Senhora Aparecida)</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Que seja feita a adequação da caçamba que recolhe o lixo no Distrito de Vinhático, colocando uma rede ou tela protetora.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/406/pedido_de_providencia_20-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/406/pedido_de_providencia_20-2023.pdf</t>
   </si>
   <si>
     <t>Requer que a secretária de Assistência Social faça uma parceria com a Secretária de Saúde para que seja disponibilizado uma van para levar os familiares dos presidiários uma vez por mês para realizarem visitas no Centro de Detenção Provisória e na Penitenciaria Regional em São Mateus.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/407/pedido_de_providencia_21-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/407/pedido_de_providencia_21-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a troca das lâmpadas que estão queimadas nos postes de energia das seguintes ruas: _x000D_
 - Rua Jequitibá, no bairro Amazonas, próxima ao Estúdio Costa ;_x000D_
 - Rua Horaciano Ferreira Porto, bairro Irmã maria Zélia, próximo ao Campo de Futebol.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/408/pedido_de_providencia_22-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/408/pedido_de_providencia_22-2023.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura Municipal através das secretarias competentes, realize a fiscalização e retirada dos entulhos que estão nas ruas de nossa cidade, observando as regras de finais de semana e feriados.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/409/pedido_de_providencia_23-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/409/pedido_de_providencia_23-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a adequação da iluminação do campo da Comunidade São Lourenço. (Rebonato).</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/413/pedido_de_providencia_24-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/413/pedido_de_providencia_24-2023.pdf</t>
   </si>
   <si>
     <t>Seja realizado em caráter de urgência a limpeza do Bairro Dominguinhos, realizando capina e limpeza dos canteiros das ruas.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/433/pedido_de_providencia_25-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/433/pedido_de_providencia_25-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo crie um Projeto de Lei proibindo o manuseio, a queima e a soltura de fogos de artifícios e artefatos pirotécnicos de alto impacto sonoro.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>ALLAN CORTES, CARMINHA DO FORÚM, DIVALDIM DA AGRICUTURA</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/434/pedido_de_providencia_26-2023.pdf</t>
+    <t>ALLAN CORTES, CARMINHA DO FORÚM, DIVALDIM DA AGRICULTURA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/434/pedido_de_providencia_26-2023.pdf</t>
   </si>
   <si>
     <t>Requerem a reativação da Casa dos Conselhos Municipais de Montanha, Estado do Espirito Santo.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/450/pedido_de_providencia_27-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/450/pedido_de_providencia_27-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo realize a reforma das ARQUIBANCADAS do Estádio Municipal, colocando cobertura nas mesmas.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/451/pedido_de_providencia_28-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/451/pedido_de_providencia_28-2023.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada junto ao DER a instalação de RADARES DE FISCALIZAÇÃO ELETRÔNICA nos trechos da ES - 130, que corta o centro da nossa cidade.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/455/pedido_de_providencia_29-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/455/pedido_de_providencia_29-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o Recadastramento do CadÚnico no Municipio de Montanha e seus respectivas Distritos, para famílias que desejam ser beneficiados nos descontos do Programa Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/456/pedido_de_providencia_30-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/456/pedido_de_providencia_30-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo, juntamente com a Secretária de Saúde do Municipio, viabiliza a criação de salas de apoio ao aleitamento materno nas Unidades Básicas.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/457/pedido_de_providencia_31-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/457/pedido_de_providencia_31-2023.pdf</t>
   </si>
   <si>
     <t>Pedido para que seja implantados postes de iluminação na Rua Vinhático no Bairro Amazonas em Montanha.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/458/pedido_de_providencia_32-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/458/pedido_de_providencia_32-2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Revitalização do campo de areia ao lado do Society no Distrito do Vinhático.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/459/pedido_de_providencia_33-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/459/pedido_de_providencia_33-2023.pdf</t>
   </si>
   <si>
     <t>Pedido de reforma total das barracas da feira em Montanha, utilizadas pelos produtores rurais.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/460/pedido_de_providencia_34-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/460/pedido_de_providencia_34-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito um recapeamento no pátio da EMEF Bairro Brasilia.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/480/pedido_de_providencia_35-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/480/pedido_de_providencia_35-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de 2 controladores de velocidade no trecho anterior e posterior a ponte localizada na Rua São João Batista, Distrito de Vinhático.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/481/pedido_de_providencia_36-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/481/pedido_de_providencia_36-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de muretas protetoras na ponte localizada na Rua São João Batista, Distrito de Vinhático.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/470/pedido_de_providencia_37-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/470/pedido_de_providencia_37-2023.pdf</t>
   </si>
   <si>
     <t>Requer a tomada de providências a caráter de URGÊNCIA a fim de limpar e melhor direcionar a drenagem de águas pluviais de uma "boca de lobo" localizada na Rua Jequié, bairro Decão, em frente à Igreja Assembleia de Deus - Ministério Resgate) que vem causando muitos transtornos aos moradores.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/471/pedido_de_providencia_38-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/471/pedido_de_providencia_38-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado manutenção de todos os pontos de ônibus do Municipio Montanha e Distritos.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/477/pedido_de_providencia_39-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/477/pedido_de_providencia_39-2023.pdf</t>
   </si>
   <si>
     <t>Seja determinado que os caminhões, permaneçam nas garagens para casos de ocorrências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/482/pedido_de_providencia_40-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/482/pedido_de_providencia_40-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de 2 controladores de velocidade na Rua Tancredo Neves, Montanha ES.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>Requer a construção de rede de esgoto na Rua Pau Terra, bairro Amazonas, Montanha/ES.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/491/pedido_de_providencia_42-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/491/pedido_de_providencia_42-2023.pdf</t>
   </si>
   <si>
     <t>Seja feita a aquisição de Equipamento de Proteção Individual - EPI, para os garis, tais como luvas de proteção, botinas de segurança, protetor solar, bonés de proteção, máscara de proteção, uniforme e equipamentos de limpeza.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/496/pedido_de_providencia_43-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/496/pedido_de_providencia_43-2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Revitalização do campo Society no São Sebastião do Norte.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/504/pedido_de_providencia_44-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/504/pedido_de_providencia_44-2023.pdf</t>
   </si>
   <si>
     <t>Seja viabilizado junto ao Corpo de Bombeiros (2° Cia BBM - Nova Venécia/ES), a disponibilização de treinamento especifico aos Guardas Vidas do municipio ( inclusive para possíveis novos contratados), bem como seja designado bombeiros militares para realizarem escalas extras nos finais de semana do verão, visando trazer mais seguranças as pessoas que irão utilizar a barragem de Montanha/ES.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/505/pedido_de_providencia_45-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/505/pedido_de_providencia_45-2023.pdf</t>
   </si>
   <si>
     <t>Seja feito manutenção da caixa d`agua que distribui água para toda comunidade 30 de maio.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/443/pedido_de_providencia_24-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/443/pedido_de_providencia_24-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a "dedetização, desinsetização,  desratização, pulverização e higienização" nas creches e escolas municipais.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>MOPSR</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>ALLAN CORTES, CARMINHA DO FORÚM, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/383/mocao_de_pesar_01-2023.pdf</t>
+    <t>ALLAN CORTES, CARMINHA DO FORÚM, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/383/mocao_de_pesar_01-2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor DAVID PIGNATON, ocorrido no dia 09/02/2023.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/384/mocao_de_pesar_02-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/384/mocao_de_pesar_02-2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor GERALDO DE JESUS PEREIRA, mais conhecido por Geraldo da bicicleta ocorrido no dia 10/02/2023.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/385/mocao_de_pesar_03-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/385/mocao_de_pesar_03-2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora ILMA CARLA PEREIRA DE CARVALHO, mais conhecida por professora Ilma, esposa de Pedro da Prefeitura, ocorrido no dia 12/02/2023.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/386/mocao_de_pesar_04-2023.pdf</t>
+    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/386/mocao_de_pesar_04-2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora  NEIDE BARROS DE SOUZA, mãe de Diogo e Alemão, ocorrido no dia 17/02/2023.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/387/mocao_de_pesar_05-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/387/mocao_de_pesar_05-2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor GILSON ALVES DE MELO, ocorrido no dia 21/02/2023.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/388/mocao_de_pesar_06-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/388/mocao_de_pesar_06-2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem ITALO DEPOLO BARCELOS, filho de Graça Depolo e Claudinho Barcelos, ocorrido no dia 24/02/2023.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor CARLOS FAVARATO, ocorrido no dia 16/02/2023.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/390/mocao_de_pesarb_09-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/390/mocao_de_pesarb_09-2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora ASTÉRIA ALVES DE BRITO, ocorrido no dia 01/02/2023.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor JOELSON PINHEIRO GRIGORIO , ocorrido no dia 10/03/2023.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/392/mocao_de_pesar_11-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/392/mocao_de_pesar_11-2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da jovem ANDREA COSTA, que trabalhava no circular da empresa Aritur, ocorrido no dia 12/03/2023.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/393/mocao_de_pesar_12-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/393/mocao_de_pesar_12-2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor ALOISIO VIEIRA SILVA, Medico Socorrista do SAMU de Montanha/ES.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/394/mocao_de_pesar_13-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/394/mocao_de_pesar_13-2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora  MARIA DA GLÓRIA OLIVEIRA SCHITINE, ocorrido no dia 07/04/2023.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>ALLAN CORTES, CARMINHA DO FORÚM</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_de_pesar_14-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_de_pesar_14-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, que seja CONSIGNADO um voto de pesar pelo falecimento do senhor JOSÉ VIEIRA BORGES (popularmente conhecido como Zé magrinho" ocorrido no dia 04/05/2023.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/428/mocao_de_pesar_15-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/428/mocao_de_pesar_15-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário que seja CONSIGNADO um voto de pesar, pelo falecimento do Sr Moisés Messias Brás de Almeida, ocorrido no dia 06/05/2023.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/429/mocao_de_pesar_16-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/429/mocao_de_pesar_16-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita após ciência do Soberano Plenário, seja CONSIGNADO um voto de pesar pelo falecimento do Sr Antônio Oliveira Rios, popularmente conhecido como Jacó da Funerária.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/430/mocao_de_pesar_17-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/430/mocao_de_pesar_17-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, que seja CONSIGNADO, um voto de pesar pelo falecimento do Sr Valdinor Xavier Barros, ocorrido no dia 21/05/2023.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/431/mocao_de_pesar_18-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/431/mocao_de_pesar_18-2023.pdf</t>
   </si>
   <si>
     <t>Requer após ciência do Soberano Plenário que seja CONSIGNADO, um voto de pesar pelo falecimento do Sr Roberto Costa Pedra, popularmente  conhecido por Sargento pedrinha, ocorrido no dia 05/06/2023.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/438/mocao_de_pesar_19-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/438/mocao_de_pesar_19-2023.pdf</t>
   </si>
   <si>
     <t>Requerem após ciência do Soberano Plenário que seja CONSIGNADO, um voto de pesar pelo falecimento do Sr Jailson Alves de oliveira popularmente conhecido por (pombo), ocorrido no dia 15/06/2023.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/435/mocao_de_pesar_20-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/435/mocao_de_pesar_20-2023.pdf</t>
   </si>
   <si>
     <t>Requerem que após ciência do Soberano Plenário, seja CONSIGNADO, um voto de pesar pelo falecimento do Sr João Pinheiro de Souza, morador do assentamento balão, pai de Sandro, Cristiana (professora) e Juliana (esposa de Clovis do táxi) ocorrido no dia 21/06/2023.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/436/mocao_de_pesar_21-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/436/mocao_de_pesar_21-2023.pdf</t>
   </si>
   <si>
     <t>Requer após ciência do Soberano Plenário que seja CONSIGNADO, um voto de pesar pelo falecimento do Sr Edson Fernandes da Silva, conhecido com Edson de Dona Eurides, pai de Gilda, ocorrido no dia 21/06/2023.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/439/mocao_de_pesar_22-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/439/mocao_de_pesar_22-2023.pdf</t>
   </si>
   <si>
     <t>Requerem após ciência do Soberano Plenário que seja CONSIGNADO, um voto de pesar pelo falecimento do Sr Eni Rodrigues Coimbra, popularmente conhecido como " Eni do espetinho", ocorrido no dia 27/06/2023.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/437/mocao_de_pesar_23-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/437/mocao_de_pesar_23-2023.pdf</t>
   </si>
   <si>
     <t>Requer após ciência do Soberano Plenário que seja CONSIGNADO um voto de pesar pelo falecimento do Sr Noel Moreira de Souza, pai de Noeli do Vinhático ocorrido no dia 27/06/2023.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/445/mocao_de_pesar_24-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/445/mocao_de_pesar_24-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após a ciência do Soberano Plenário, que seja CONSIGNADO um VOTO DE PESAR, pelo falecimento da senhora Clemencia Barbosa dos Santos, conhecida como MENÇA, ocorrido no dia 31 de Julho de 2023.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/446/mocao_de_pesar_25-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/446/mocao_de_pesar_25-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja CONSIGNADO um VOTO DE PESAR, pelo falecimento da Senhora Eunides Bom Goltara, mãe de Toninho do gesso, Magna, Marcelo, Cida, Mônica e Gugu, ocorrido no dia 28/07/2023.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/447/mocao_de_pesar_26-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/447/mocao_de_pesar_26-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja CONSIGNADO, um VOTO DE PESAR, pelo falecimento do Senhor Sinezio de Andrade, pai de Edgar enfermeiro ( Secretário de Saúde) e Ana ( Professora da APAE), ocorrido no dia 11/08/2023.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/448/mocao_de_pesar_27-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/448/mocao_de_pesar_27-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja CONSIGANDO um VOTO DE PESAR, pelo falecimento da Senhora Marilene Maria de Jesus, mais conhecida como Lena, irmã de Didi e Gil vaqueiro, ocorrido no dia 12/08/2023.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/449/mocao_de_pesar_28-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/449/mocao_de_pesar_28-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja CONSIGNADO, um VOTO DE PESAR, pelo falecimento da Senhora Estelina Batista da Rocha, esposa de José Moura e mãe de Jeane que trabalha na prefeitura, ocorrido no dia 12/08/2023.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/461/mocao_de_pesar_29-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/461/mocao_de_pesar_29-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, que seja CONSIGNADO, um voto de pesar, pelo falecimento da senhora, Gildete Rodrigues Sousa, conhecida como Dona Dete, ocorrido no dia 19 de Agosto de 2023.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/484/mocao_de_pesar_30-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/484/mocao_de_pesar_30-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja CONSIGNADO um VOTO DE PESAR, pelo falecimento do Senhor Manoel Cerqueira de Almeida, conhecido como Sr. Nequinha, Que ocorreu no dia 06 de Outubro do ano em curso.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/485/mocao_de_pesar_31-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/485/mocao_de_pesar_31-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, que seja CONSIGNADO um VOTO DE PESAR, pelo falecimento do jovem Vanderson Rigo de Oliveira, que ocorreu no dia 10 de Outubro do ano em curso.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/523/mocao_de_pesar_33-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/523/mocao_de_pesar_33-2023.pdf</t>
   </si>
   <si>
     <t>Requer após ciência do Soberano Plenário que seja CONSIGNADO, um voto de PESAR, pelo falecimento da criança Rostânio da Silva Gonçalves, ocorrido no dia 19/11/2023.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/524/mocao_de_pesar_34-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/524/mocao_de_pesar_34-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário que seja CONSIGANDO um voto de PESAR pelo falecimento do Senhor Osvaldo Francisco das Chagas. ocorrido no dia 18/11/2023.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/507/mocao_de_pesar_37-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/507/mocao_de_pesar_37-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, que seja CONSIGNADO um voto de pesar pelo falecimento da senhora  PATRICIA GUSMÃO CARVALHO, ocorrido no dia 05 de Dezembro de 2023.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/508/mocao_de_pesar_38-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/508/mocao_de_pesar_38-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano seja CONSIGNADO um voto de pesar para o falecimento da senhora GILDETE DE SOUZA SILVA, ocorrido no dia 12 de Dezembro de 2023.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>MOCGA</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/419/mocao_de_congratulacao_01-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/419/mocao_de_congratulacao_01-2023.pdf</t>
   </si>
   <si>
     <t>Requer após ciência do Soberano Plenário, seja consignado um voto de congratulação em homenagem ao DIA INTERNACIONAL DA MULHER, comemorado no último dia 08 de março, sendo justo e importante reforçar o nosso carinho e admiração por quem faz esse mundo, afinal, o que seria de nós sem as mulheres.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/395/mocao_de_congratulacao_02-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/395/mocao_de_congratulacao_02-2023.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em Homenagem aos Policiais civis e Militares pertencentes a Região de Montanha , Pinheiros , Mucurici e Ponto Belo, que participaram da operação que culminou na prisão do autor do latrocínio em desfavor do médico do Samu Montanha/ES  , Dr Aloisio.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/396/mocao_de_congratulacao_03-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/396/mocao_de_congratulacao_03-2023.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em Homenagem ao Sr. Ronei Cardoso de Souza, atualmente exercendo a função de Guarda Vida da cidade de Montanha/ES.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/397/mocao_de_congratulacao_04-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/397/mocao_de_congratulacao_04-2023.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em Homenagem ao Sr. Italo Suim, Inspetor/Policial Penal do Estado do Espirito Santo.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/420/mocao_de_congratulacao_05-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/420/mocao_de_congratulacao_05-2023.pdf</t>
   </si>
   <si>
     <t>Requer após ciência do Soberano Plenário um voto de congratulação em homenagem ao Sr. Arthur Pancieri Pires, profissional de Educação Fisica , atuando com Arbítrio Assistente da Federação de Futebol do Estado do Espirito Santo (FES) e também do quadro Nacional (CBF).</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/421/mocao_de_congratulacao_06-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/421/mocao_de_congratulacao_06-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário seja feita um voto de congratulação em homenagem ao Sr. Lucas da Silva Rodrigues , profissional de Educação Física, atuando como Arbitro Central junto a Federação Estadual de Futebol (FES).</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/454/mocao_de_congratulacao_07-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/454/mocao_de_congratulacao_07-2023.pdf</t>
   </si>
   <si>
     <t>Seja CONSIGNADO um VOTO DE CONGRATULAÇÃO em homenagem aos Agentes de Segurança Pública da 19ª Cia Ind. da Policia Militar de Minas Gerais, que participaram da rápida ação que culminou na frustação da TENTATIVA DE ASSALTO A BANCO, fato acontecidos no dia 06/08/2023.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/462/mocao_de_congratulacao_08-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/462/mocao_de_congratulacao_08-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja CONSIGNADO, um voto de congratulação em homenagem a Empresa SPEED TELECOM, pelos relevantes serviços prestados a nossa cidade.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/472/mocao_de_congratulacao_09-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/472/mocao_de_congratulacao_09-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após a ciência do Soberano Plenário, seja CONSIGNADO um VOTO DE CONGRATULAÇÃO em homenagem a Igreja Batista, que no dia 02 de setembro de 2023, celebrou 120 anos no estado do Espirito Santo e 70 anos no municipio de Montanha.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/478/mocao_de_congratulacao_10-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/478/mocao_de_congratulacao_10-2023.pdf</t>
   </si>
   <si>
     <t>Seja CONSIGNADO um VOTO DE CONGRATULAÇÃO em homenagem a EQUIPE DE KARATÊ DE MONTANHA, pela honra e mérito em representar nosso municipio no Campeonato Brasileiro.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/492/mocao_de_congratulacao_11-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/492/mocao_de_congratulacao_11-2023.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em homenagem a empresa Cristal Estética Automotiva, parabenizando pelos 02 anos de prestação de serviços de excelência e de extremo profissionalismo em nosso municipio.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/521/mocao_de_congratulacao_12-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/521/mocao_de_congratulacao_12-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja CONSIGNADO um voto de CONGRATULAÇÃO  em homenagem ao relevante trabalho prestado pelos conselheiros Tutelares no Municipio de Montanha/ES.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/522/mocao_de_congratulacao_13-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/522/mocao_de_congratulacao_13-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário que seja CONSIGNADO um voto  de CONGRATULAÇÃO , em homenagem a Ariana Kecelly Cardoso dos Santos.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/509/mocao_de_congratulacao_14-2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/509/mocao_de_congratulacao_14-2023.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano seja  CONSIGNADO um voto de CONGRATULAÇÃO em homenagem a sra GEOVANNA CRUZ FERNANDES.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/694/resolucao_01-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/694/resolucao_01-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de bens inservíveis da Câmara Municipal à Prefeitura Municipal de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/695/resolucao_02-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/695/resolucao_02-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aquisição e instituição de uso obrigatório de uniformes funcionais aos servidores da Câmara Municipal de Montanha/ES.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/696/resolucao_03-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/696/resolucao_03-23.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso dos veículos oficiais da Câmara Municipal de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/697/resolucao_04-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/697/resolucao_04-23.pdf</t>
   </si>
   <si>
     <t>Regulamenta a antecipação da Sessão Ordinária do dia 15 de junho de 2023, em razão da 2ª Feira Agropecuária.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/698/resolucao_05-23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/698/resolucao_05-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 146 da Resolução 05/90, que trata do horário das sessões ordinárias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2435,68 +2435,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_decreto__02-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_decreto_legislativo_03-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/495/projeto_de_decreto_legislativo_04-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_decreto_05-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_decreto_06-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_de_decreto_07-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/516/projeto_de_decreto_08-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/517/projeto_de_decreto_09-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_de_decreto_10-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/519/projeto_de_decreto_11-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_decreto_12-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_decreto_13-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_02-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_03-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_04-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/479/projeto_de_lei_05-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_executivo_01-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_executivo_3-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_executivo_4-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_executivo_5-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/426/pl_07-23_-_permissao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/440/pl_08-2023_-_cria_comafe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/441/pl_09-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_lei_no_010_2023_-_licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_lei_no_011_2023_-_revisao_do_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/465/pl_no_012_2023_-_piso_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_lei13-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_executivo_1-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_de_lei_complementar_02_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/414/resolucao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/415/resolucao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/416/resolucao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/417/resolucao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_01-23..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_02-23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_03-23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_04-23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/343/indicacao_05-23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_06-23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_07-23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_08-23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_09-23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_11-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_15-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_17-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_18-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_19-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_20-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_21-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_23-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_24-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_27-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_28-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_29-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_30-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_31-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_32-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_33-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_35-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_36-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_37-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_38-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao39-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_40-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/468/pedido_de_indicacao_41-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/469/pedido_de_indicacao_42-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/475/inidacao_43-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/476/pedido_de_indicacao_44-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_45-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_46-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_47-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/497/inidacao_48-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/498/inidacao_49-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_50-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_51-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_52-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_53-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/503/pedido_de_indicacao_54-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_55-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/511/inidacao_56-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_57-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/348/pedido_de_providencia_01-23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/349/pedido_de_providencia_02-23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/350/pedido_de_providencia_03-23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/351/pedido_de_providencia_04-23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/352/pedido_de_providencia_05-23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/353/pedido_de_providencia_06-23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/371/pedido_de_providencia_08-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/372/pedido_de_providencia_09-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/373/pedido_de_providencia_10-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/379/pedido_de_providencia_11-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/380/pedido_de_providencia_12-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/381/pedido_de_providencia_13-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/382/pedido_de_providencia_14-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/400/pedido_de_providencia_15-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/402/pedido_de_providencia_16-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/403/pedido_de_providencia_17-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/404/pedido_de_providencia_18-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/406/pedido_de_providencia_20-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/407/pedido_de_providencia_21-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/408/pedido_de_providencia_22-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/409/pedido_de_providencia_23-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/413/pedido_de_providencia_24-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/433/pedido_de_providencia_25-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/434/pedido_de_providencia_26-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/450/pedido_de_providencia_27-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/451/pedido_de_providencia_28-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/455/pedido_de_providencia_29-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/456/pedido_de_providencia_30-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/457/pedido_de_providencia_31-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/458/pedido_de_providencia_32-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/459/pedido_de_providencia_33-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/460/pedido_de_providencia_34-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/480/pedido_de_providencia_35-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/481/pedido_de_providencia_36-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/470/pedido_de_providencia_37-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/471/pedido_de_providencia_38-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/477/pedido_de_providencia_39-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/482/pedido_de_providencia_40-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/491/pedido_de_providencia_42-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/496/pedido_de_providencia_43-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/504/pedido_de_providencia_44-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/505/pedido_de_providencia_45-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/443/pedido_de_providencia_24-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/383/mocao_de_pesar_01-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/384/mocao_de_pesar_02-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/385/mocao_de_pesar_03-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/386/mocao_de_pesar_04-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/387/mocao_de_pesar_05-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/388/mocao_de_pesar_06-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/390/mocao_de_pesarb_09-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/392/mocao_de_pesar_11-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/393/mocao_de_pesar_12-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/394/mocao_de_pesar_13-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_de_pesar_14-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/428/mocao_de_pesar_15-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/429/mocao_de_pesar_16-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/430/mocao_de_pesar_17-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/431/mocao_de_pesar_18-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/438/mocao_de_pesar_19-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/435/mocao_de_pesar_20-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/436/mocao_de_pesar_21-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/439/mocao_de_pesar_22-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/437/mocao_de_pesar_23-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/445/mocao_de_pesar_24-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/446/mocao_de_pesar_25-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/447/mocao_de_pesar_26-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/448/mocao_de_pesar_27-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/449/mocao_de_pesar_28-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/461/mocao_de_pesar_29-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/484/mocao_de_pesar_30-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/485/mocao_de_pesar_31-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/523/mocao_de_pesar_33-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/524/mocao_de_pesar_34-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/507/mocao_de_pesar_37-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/508/mocao_de_pesar_38-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/419/mocao_de_congratulacao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/395/mocao_de_congratulacao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/396/mocao_de_congratulacao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/397/mocao_de_congratulacao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/420/mocao_de_congratulacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/421/mocao_de_congratulacao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/454/mocao_de_congratulacao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/462/mocao_de_congratulacao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/472/mocao_de_congratulacao_09-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/478/mocao_de_congratulacao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/492/mocao_de_congratulacao_11-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/521/mocao_de_congratulacao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/522/mocao_de_congratulacao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/509/mocao_de_congratulacao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/694/resolucao_01-23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/695/resolucao_02-23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/696/resolucao_03-23.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/697/resolucao_04-23.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/698/resolucao_05-23.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_decreto__02-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_decreto_legislativo_03-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/495/projeto_de_decreto_legislativo_04-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_decreto_05-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_decreto_06-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_de_decreto_07-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/516/projeto_de_decreto_08-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/517/projeto_de_decreto_09-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_de_decreto_10-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/519/projeto_de_decreto_11-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_decreto_12-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_decreto_13-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_02-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_03-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/442/projeto_de_lei_04-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/479/projeto_de_lei_05-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_executivo_01-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_executivo_3-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_executivo_4-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_executivo_5-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/426/pl_07-23_-_permissao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/440/pl_08-2023_-_cria_comafe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/441/pl_09-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_lei_no_010_2023_-_licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_lei_no_011_2023_-_revisao_do_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/465/pl_no_012_2023_-_piso_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_lei13-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_executivo_1-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_de_lei_complementar_02_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/414/resolucao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/415/resolucao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/416/resolucao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/417/resolucao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_01-23..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_02-23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_03-23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_04-23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/343/indicacao_05-23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_06-23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_07-23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_08-23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_09-23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_11-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_15-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_17-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_18-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_19-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_20-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_21-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_23-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_24-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_27-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_28-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_29-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_30-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_31-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_32-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_33-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_35-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_36-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_37-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_38-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao39-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_40-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/468/pedido_de_indicacao_41-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/469/pedido_de_indicacao_42-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/475/inidacao_43-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/476/pedido_de_indicacao_44-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_45-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_46-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_47-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/497/inidacao_48-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/498/inidacao_49-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_50-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_51-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_52-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_53-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/503/pedido_de_indicacao_54-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_55-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/511/inidacao_56-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_57-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/348/pedido_de_providencia_01-23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/349/pedido_de_providencia_02-23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/350/pedido_de_providencia_03-23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/351/pedido_de_providencia_04-23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/352/pedido_de_providencia_05-23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/353/pedido_de_providencia_06-23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/371/pedido_de_providencia_08-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/372/pedido_de_providencia_09-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/373/pedido_de_providencia_10-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/379/pedido_de_providencia_11-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/380/pedido_de_providencia_12-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/381/pedido_de_providencia_13-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/382/pedido_de_providencia_14-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/400/pedido_de_providencia_15-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/402/pedido_de_providencia_16-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/403/pedido_de_providencia_17-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/404/pedido_de_providencia_18-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/406/pedido_de_providencia_20-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/407/pedido_de_providencia_21-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/408/pedido_de_providencia_22-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/409/pedido_de_providencia_23-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/413/pedido_de_providencia_24-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/433/pedido_de_providencia_25-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/434/pedido_de_providencia_26-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/450/pedido_de_providencia_27-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/451/pedido_de_providencia_28-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/455/pedido_de_providencia_29-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/456/pedido_de_providencia_30-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/457/pedido_de_providencia_31-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/458/pedido_de_providencia_32-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/459/pedido_de_providencia_33-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/460/pedido_de_providencia_34-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/480/pedido_de_providencia_35-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/481/pedido_de_providencia_36-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/470/pedido_de_providencia_37-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/471/pedido_de_providencia_38-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/477/pedido_de_providencia_39-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/482/pedido_de_providencia_40-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/491/pedido_de_providencia_42-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/496/pedido_de_providencia_43-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/504/pedido_de_providencia_44-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/505/pedido_de_providencia_45-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/443/pedido_de_providencia_24-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/383/mocao_de_pesar_01-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/384/mocao_de_pesar_02-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/385/mocao_de_pesar_03-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/386/mocao_de_pesar_04-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/387/mocao_de_pesar_05-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/388/mocao_de_pesar_06-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/390/mocao_de_pesarb_09-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/392/mocao_de_pesar_11-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/393/mocao_de_pesar_12-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/394/mocao_de_pesar_13-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_de_pesar_14-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/428/mocao_de_pesar_15-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/429/mocao_de_pesar_16-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/430/mocao_de_pesar_17-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/431/mocao_de_pesar_18-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/438/mocao_de_pesar_19-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/435/mocao_de_pesar_20-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/436/mocao_de_pesar_21-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/439/mocao_de_pesar_22-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/437/mocao_de_pesar_23-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/445/mocao_de_pesar_24-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/446/mocao_de_pesar_25-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/447/mocao_de_pesar_26-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/448/mocao_de_pesar_27-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/449/mocao_de_pesar_28-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/461/mocao_de_pesar_29-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/484/mocao_de_pesar_30-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/485/mocao_de_pesar_31-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/523/mocao_de_pesar_33-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/524/mocao_de_pesar_34-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/507/mocao_de_pesar_37-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/508/mocao_de_pesar_38-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/419/mocao_de_congratulacao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/395/mocao_de_congratulacao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/396/mocao_de_congratulacao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/397/mocao_de_congratulacao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/420/mocao_de_congratulacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/421/mocao_de_congratulacao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/454/mocao_de_congratulacao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/462/mocao_de_congratulacao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/472/mocao_de_congratulacao_09-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/478/mocao_de_congratulacao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/492/mocao_de_congratulacao_11-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/521/mocao_de_congratulacao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/522/mocao_de_congratulacao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/509/mocao_de_congratulacao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/694/resolucao_01-23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/695/resolucao_02-23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/696/resolucao_03-23.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/697/resolucao_04-23.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2023/698/resolucao_05-23.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="164.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="165.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>