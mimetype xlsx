--- v0 (2026-02-08)
+++ v1 (2026-06-10)
@@ -54,1698 +54,1698 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ALLAN CORTES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_decreto_01-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_decreto_01-2024.pdf</t>
   </si>
   <si>
     <t>Art 1º- Fica concedido o Titulo de Cidadão Montanhense a VALMÉ DA SILVA SOUZA, conhecido como Dendé.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MAINE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_decreto_02-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_decreto_02-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadão Montanhense a Erica Vieira Fonseca Soares.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ADORADOR BRUNO GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/583/projeto_decreto_legislativo_03-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/583/projeto_decreto_legislativo_03-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de cidadão montanhense a Cristina da Silva Guimarães.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/584/projeto_decreto_legislativo_04-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/584/projeto_decreto_legislativo_04-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadã Montanhene a Senhora Izaura Araújo Queiroz.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/585/projeto_de_decreto_lrgislativo_05-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/585/projeto_de_decreto_lrgislativo_05-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadã Montanhense ao senhor José Marcio Lisboa.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>SGT. CLEBÃO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_decreto_06-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_decreto_06-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de cidadão Montanhense ao Sr Antônio Pereira de Oliveira.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/593/projeto_de_decreto_07-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/593/projeto_de_decreto_07-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadão Montanhense para o Sr Manoel Batista Santos.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/601/projeto_de_decreto_08-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/601/projeto_de_decreto_08-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Montanhense a JUVENAL BRAZ CESCON popularmente conhecido por Juvenal da Gráfica, grande empresário do nosso Municipio, responsável por gerar inúmeras oportunidade de trabalho e economia na cidade, além de ser um homem integro e bastante querido por todos.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/602/projeto_de_decreto_09-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/602/projeto_de_decreto_09-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Montanhense a JOÃO RODRIGUES OLIVEIRA, popularmente conhecido por João da Escelsa, homem integro e com toda vida voltada ao trabalho, além de prestar relevantes serviços e tão importante e querida APAE de Montanha.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>CÉLIA DO POSTO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/604/projeto_de_decreto_10-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/604/projeto_de_decreto_10-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Montanhese ao Sr. Carlos Alberto Lima.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/605/projeto_de_decreto_11-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/605/projeto_de_decreto_11-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Montanhense para a Sra. Erika Francischeto Sampaio.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/606/projeto_de_decreto_12-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/606/projeto_de_decreto_12-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Montanhense para a Sra. Luiza Helena de Oliveira Capilla.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_de_decreto_13-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_de_decreto_13-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Montanhense a Sra. Regina Selma Figueiredo Xavier.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ALLAN CORTES, SGT. CLEBÃO, ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_decreto_14-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_decreto_14-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido Titulo de Cidadão Montanhense ao Sr. Eduardo Pimenta Mota.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>ADORADOR BRUNO GUIMARÃES, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_decreto_15-2024.pdf</t>
+    <t>ADORADOR BRUNO GUIMARÃES, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_decreto_15-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação das contas da Prefeitura Municipal de Montanha/ES, relativo ao exercício financeiro de 2014.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_de_decreto_16-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_de_decreto_16-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação das contas da Prefeitura Municipal de Montanha/ES relativo ao exercício financeiro de 2015.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_decreto_17-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_decreto_17-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre rejeição das contas da Prefeitura Municipal de Montanha/ES, relativo ao exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_decreto_18-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_decreto_18-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas da Prefeitura Municipal de Montanha/ES, relativo ao exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_decreto_19-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_decreto_19-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe aprovação das contas da Prefeitura Municipal de Montanha/ES, relativo ao exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_decreto_20-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_decreto_20-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação das contas da Prefeitura Municipal de Montanha/ES, relativo ao exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_decreto_21-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_decreto_21-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação das contas da Prefeitura Municipal de Montanha/ES, relativo ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>LAFAETE DO HOSPITAL</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_decreto_22-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_decreto_22-2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Montanhese a FLÁVIA MARIA DE JESUS NEGRÃO.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_01-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_01-2024.pdf</t>
   </si>
   <si>
     <t>Declara utilidade pública da ASSOCIAÇÃO DE VINHÁTICO FUTEBOL CLUBE.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_02-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_02-2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública de a ASSOCIAÇÃO DE AGRICULTORES FAMILIARES FUMAÇA E TRINTA, DO MUNICIPIO DE MONTANHA, ESTADO DO ESPIRITO SANTO.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_03-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_03-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomenclatura de Logradouro público.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/600/projeto_de_lei_04-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/600/projeto_de_lei_04-2024.pdf</t>
   </si>
   <si>
     <t>Reconhece no âmbito do Municipio de Montanha/ES as pessoas com Fibromialgia como pessoas com deficiência.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_de_lei_05-2024.pdf</t>
+    <t>DIVALDIM DA AGRICULTURA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_de_lei_05-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da afixação de cartazes com QR code para o acesso ao aplicativo "Infância Segura" nas unidades de saúde, escolas públicas, órgãos públicos ligados à saúde, educação, assistência social, e todos locais públicos de grande circulação, no Municipio de Montanha, Estado do Espírito Santo.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>André dos Santos Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_06-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_06-2024.pdf</t>
   </si>
   <si>
     <t>Denomina o nome Viveiro Municipal, situado no Bairro Fundão, nesta cidade.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_lei_executivo_07-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_lei_executivo_07-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes a serem observadas pelo Poder Executivo na elaboração das Politicas Públicas da Primeira Infância e dá outras providências.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/603/projeto_de_lei__08-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/603/projeto_de_lei__08-2024.pdf</t>
   </si>
   <si>
     <t>Apresentamos o Projeto de Lei n° 962 de 05 de Dezembro de 2017 que trata da composição do Conselho Municipal de Educação.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_lei_n09-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_lei_n09-2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a ASSOCIAÇÃO DE CATADORES DE MATERIAIS RECICLAVÉIS DO MUNICIPIO DE MONTANHA, ESTADO DO ESPIRITO SANTO.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_de_lei_10-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_de_lei_10-2024.pdf</t>
   </si>
   <si>
     <t>Declara utilidade pública a Associação de Pequenos Produtores Rurais do Córrego do Vinhático- APPRACORV.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_de_lei_12-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_de_lei_12-2024.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública a ASSOCIAÇÃO DOS PEQUENOS PRODUTORES SO ASSENTAMENTO ADRIANO MACHADO- APPAAM, DO MUNICIPIO DE MONTNHA ESTADO DO ESPIRITO SANTO.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_12-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_12-2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidades públicas a ASSOCIAÇÃO DOS PEQUENOS PRODUTORES DO ASSENTAMENTO ADRIANO MACHADO- APPAAM, DO MUNICIPIO DE MONTANHA, ESTADO DO ESPIRITO SANTO.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/682/projeto_de_lei_13-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/682/projeto_de_lei_13-2024.pdf</t>
   </si>
   <si>
     <t>Declara utilidade pública da APAAPA - Associação dos pequenos Agricultores do Assentamento Oziel Alves.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_14-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_14-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça pública no Distrito de Vinhático, Municipio de Montanha/ES.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/662/ldo.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/662/ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização dos valores de Demonstrativos da LDO com LOA para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/671/projetp_de_lei_19-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/671/projetp_de_lei_19-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Lei do serviço de Inspeção Municipal e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam e/ou processam produtos de origem animal no Municipio de Montanha- ES e dá outras providências.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_de_lei_n_20...pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_de_lei_n_20...pdf</t>
   </si>
   <si>
     <t>Reserva de vagas para pessoas com deficiência e autodeclarados negros (pretos ou pardos).</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>CÉLIA DO POSTO, ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/616/projeo_de_lei_06-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/616/projeo_de_lei_06-2024.pdf</t>
   </si>
   <si>
     <t>Obriga o registro do grupo sanguíneo e de fator RH nos uniformes de todos os alunos matriculados nas escolas das redes Pública e Privada no Municipio de Montanha.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/617/projeo_de_lei_07-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/617/projeo_de_lei_07-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de crachá de identificação de todos os Agentes Comunitários de Saúde- ACS e dos Agentes de Controle de Endemias- ACE, no âmbito do Municipio de Montanha.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_11-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_11-2024.pdf</t>
   </si>
   <si>
     <t>Concede abono aos servidores do quadro pessoal efetiva comissionados e inativos da Câmara Municipal de Montanha/ES.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_02-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_02-2024.pdf</t>
   </si>
   <si>
     <t>Reajustes de vencimentos a todos os servidores municipais.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_04-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_04-2024.pdf</t>
   </si>
   <si>
     <t>Altera e disciplina ao cargo de nutricionista escolar no âmbito da secretaria, municipal de educação, ciência e tecnologia para atendimentos as unidades escolares da rede municipal de ensino de Montanha e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/582/projeto_de_lei_05-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/582/projeto_de_lei_05-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho dos Direitos de Diversidade e de gênero do Municipio de Montanha.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/590/projeto_de_lei_executivo_06-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/590/projeto_de_lei_executivo_06-2024.pdf</t>
   </si>
   <si>
     <t>Denomina o nome do viveiro Municipal, situado no Bairro Fundão, nesta cidade.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/612/projeto_de_lei_10-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/612/projeto_de_lei_10-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida conforme disposto na Lei 11.977 de 07 de julho de 2009 e na Medida Provisória 1.162 de 14 de Fevereiro de 2023, e também nas disposições das instruções normativas do Ministério das cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_de_lei_13-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_de_lei_13-2024.pdf</t>
   </si>
   <si>
     <t>Altera do artigo 5° da Lei n° 1.153, de Dezembro de 2023.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/641/projeto_de_lei_executivo_16-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/641/projeto_de_lei_executivo_16-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 778, de 04 de Julho de 2021.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/675/parecer_da_comissao_permanentemente_de_financas_e_orcamento19122024_0001_-_copia.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/675/parecer_da_comissao_permanentemente_de_financas_e_orcamento19122024_0001_-_copia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar  n° 03/2024 que " institui o novo código tributário do municipio de Montanha e dá outras providências".</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/676/parecer_da_comissao_permanentemente_de_financas_e_orcamento18122024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/676/parecer_da_comissao_permanentemente_de_financas_e_orcamento18122024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 04/2024 que" Institui o novo código de posturas de Municipio de Montanha e dá outras providências".</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/642/projeto_de_lei_n_02-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/642/projeto_de_lei_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei Complementar n° 016, de 30 de Dezembro de 2010 ( Estatuto dos Servidores Municipais)</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_resolucao_01-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_resolucao_01-2024.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV, do artigo 47 e artigo 80, da resolução n° 05/90.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/571/projeto_de_resolucao_02-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/571/projeto_de_resolucao_02-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de Inquérito para a apuração de atos ocorridos na Creche Municipal de Educação Infantil Arcos Iris, sob direção da senhora Marlete  Souza, e em especial para apuração do acidente ocorrido com um aluno no dia 07 de março de 2024.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_resolucao_03-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_resolucao_03-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de bens inservíveis  da Câmara Municipal à Prefeitura Municipal de Montanha/ES e da outras providências.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/678/resolucao_04-2024.pdf</t>
+    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/678/resolucao_04-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe a devolução de bens inservíveis da Câmara Municipal à Prefeitura Municipal de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_3714-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_3714-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de criação de projeto de Lei que dispõe a reservas de vagas para PCD e cotas raciais em concurso público.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_01-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_01-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça aquisição de colchões, ventiladores e bebedouros para a Creche Maria Aparecida Campos no Distrito do Vinhático.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_02-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_02-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a construção de um ponto de ônibus próximo ao secador de Benicio, onde já consta na passagem como Ponto Feliz.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>CÉLIA DO POSTO, MAINE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_03-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_03-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça Capela Mortuária no Municipio de Montanha e no Distrito de Vinhático.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_04-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_04-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça a adoção do Programa Bem-Estar Animal no Municipio.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_05-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_05-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo crie um Projeto de Lei da seguinte maneira:_x000D_
 Dispõe sobre temperatura adequada nas salas de aula das Unidades de ensino do Municipio de Montanha.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_06-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_06-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a substituição de todos os extintores de incêndio que estão vencidos nas repartições públicas pertencentes a Prefeitura de Montanha.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_07-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_07-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as devidas providências para realizar a entrega de dois secadores de café que estão enferrujando no pátio da antiga ABM.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_08-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_08-2024.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada com urgência a compra de repelente para distribuição nas escolas, visando a proteção das crianças.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_09-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_09-2024.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura de Montanha crie projeto de lei definindo regras multas e demais sanções aos donos de animais deixados soltos nas rodovias do município e realize ação conjunta para resolver este problema.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_10-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_10-2024.pdf</t>
   </si>
   <si>
     <t>Que o serviço de pulverização de controle da dengue seja feito com equipamento de drone.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_11-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_11-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo realize um Projeto de Lei visando o aumento da licença Maternidade para o período de 06 meses, das Servidoras do nosso Município de Montanha.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_12-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_12-2024.pdf</t>
   </si>
   <si>
     <t>Para que possa substituir o ticket alimentação dos servidores de quem fazem uso deste, possam fazer a concessão de auxilio alimentação ( cartão) aos servidores públicos.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_13-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_13-2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado a Câmara Municipal de Montanha Projeto de Lei alterando o artigo 4, alínea "e" o artigo 5, ambos da Lei Municipal nº 778/2011, para passarem a ter a seguinte redação:_x000D_
 Art. 4º [omissis] _x000D_
 e)veículo, com no máximo 10 anos de fabricação._x000D_
 Art 5º O número de automóveis de aluguel (táxi) no Municipio será proporcional à população, a razão de um veículo para cada 1000 (mil) habitantes.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/598/indicacao_14-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/598/indicacao_14-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza de terreno da escola Paulo Freire no Assentamento Adriano machado, onde mesmo é considerado área de lazer para as crianças que frequentam a escola. E que após limpeza o espaço seja utilizado como quadra/campo para práticas de atividades físicas.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/611/indicacao_15-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/611/indicacao_15-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo realize um reajuste nos salários dos profissionais de fisioterapia e odontalgia do municipio, aumentando em 30%_x000D_
  (trinta por cento).</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_16-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_16-2024.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada a destinação de área pública (praça do Lajedo) para a construção de uma Associação dos moradores do Bairro (Lajedo).</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>CARMINHA DO FORÚM, DIVALDIM DA AGRICUTURA</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_17-2024.pdf</t>
+    <t>CARMINHA DO FORÚM, DIVALDIM DA AGRICULTURA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_17-2024.pdf</t>
   </si>
   <si>
     <t>Que seja concedido aos profissionais da educação básica municipal que estejam em efetivo exercício no cargo de Professor, Diretor Escolar, Coordenador de turno, Supervisor ou que estejam contemplados no art. 61 da Lei de Diretrizes bases da Educação nacional, Lei n° 9.394/96, reajuste de vencimentos na ordem de 20,21% ( vinte inteiros e vinte e um centésimo por cento) a ser pago da receita do FUNDEB ( Fundo de Manutenção e Desenvolvimento da Educação Básica e da Valorização dos profissionais da educação).</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/623/indicacao_18-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/623/indicacao_18-2024.pdf</t>
   </si>
   <si>
     <t>Reque que seja disponibilizado um LANCHE para os pacientes e seus acompanhantes, que vão nos ônibus da saúde, fazer exames/consultas fora do municipio.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/627/indiicacao_19-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/627/indiicacao_19-2024.pdf</t>
   </si>
   <si>
     <t>Para que possa viabilizar um meio para aquisição de 3 (três) transportes/ônibus escolar universitário, seja por recurso Municipal, Estadual ou Federal.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_20-2024.pdf</t>
+    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_20-2024.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra poliesportiva ao lado da "EMEF Pedro Palácios" no Distrito de Vinhático-ES.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/</t>
+    <t>ADORADOR BRUNO GUIMARÃES, ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja construído um novo centro comercial em frente a 'EMEF Pedro Palácios" no Distrito de Vinhático-ES.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/635/indicacao_22-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/635/indicacao_22-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo realize em nosso municipio competições de esportes com cavalos, como vaquejada, prova de laço , corrida de cavalo, três tambores, entre outros, entregando premiações e sendo responsável pela estrutura e organização através das secretárias competentes, bem como, que crie um Projeto de Lei tornando patrimônio cultural e imaterial do municipio a pratica esportiva citada.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/636/indicacao_23-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/636/indicacao_23-2024.pdf</t>
   </si>
   <si>
     <t>Que seja construído um ESF no Bairro Fundão para atender aos moradores do bairro e adjacências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/634/pedido_de_providencia_24-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/634/pedido_de_providencia_24-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo realize a troca das lâmpadas do Mercado Municipal, por lâmpadas de LED.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_25-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_25-2024.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma faixa de pedestre elevada na avenida Antônio Paulino no cruzamento com a Rua Liberdade, no centro da cidade.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/637/indicacao_27-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/637/indicacao_27-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um Projeto de lei que regulamenta o direito ao Regime Especial de trabalho para servidores municipais investidos em Concurso Público, conforme a Lei Federal n° 13.146, de 6 de julho de 2015, e a Lei Complementar do Estado do Espirito Santo n° 1.019, de julho de 2022.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/638/indicacao_28-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/638/indicacao_28-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam construídas coberturas nos pontos de táxi do municipio de Montanha e Distrito de Vinhático, observando se a viabilidade técnica e as dimensões do local, em diálogo com os taxistas.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/670/emenda_modificada_03-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/670/emenda_modificada_03-2024.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a subscrevem , vem nos termos do artigo 116, 5°, do Regimento Interno desta Câmara, apresentar a presente emenda, visando modificar o artigo 25° do Projeto de Lei n° 19/2024, do Poder Executivo.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/532/pedido_de_providencia_01-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/532/pedido_de_providencia_01-2024.pdf</t>
   </si>
   <si>
     <t>Para que possa reformar todas as barracas que são utilizadas pelas feirantes da Feira Municipal de Montanha.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/533/pedido_de_providencia_02-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/533/pedido_de_providencia_02-2024.pdf</t>
   </si>
   <si>
     <t>Para que possa viabilizar medidas de segurança no ponto de ônibus em frente ao IFES- Instituto Federal Do Espirito Santo.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/534/pedido_de_providencia_03-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/534/pedido_de_providencia_03-2024.pdf</t>
   </si>
   <si>
     <t>Seja feito a retirada de Academia ao ar livre da praça recreativa no Distrito de Vinhático.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/535/pedido_de_providencia_04-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/535/pedido_de_providencia_04-2024.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada uma Reforma Completa ou seja realizado REPAROS EMERGENCIAIS na estrutura física do Mercado Municipal.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/542/pedido_de_providencia_05-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/542/pedido_de_providencia_05-2024.pdf</t>
   </si>
   <si>
     <t>Seja realizada a reforma da estrutura de ferro e telhado do Mercado Municipal.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>CARMINHA DO FORÚM</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/543/pedido_de_providencia_06-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/543/pedido_de_providencia_06-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja intensificado a pulverização de inseticida com carro fumacê nas ruas e praças de Montanha, Vinhático e São Sebastião do Norte.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/544/pedido_de_providencia_07-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/544/pedido_de_providencia_07-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado campanha no municipio de Montanha e distritos ( Vinhático e São Sebastião de Norte) de conscientização, fiscalização e combate ao mosquito Aedes Aegypti transmissor da dengue, zinca e chikungunya.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/545/pedido_de_providencia_08-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/545/pedido_de_providencia_08-2024.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um telefone móvel (único) para os  motorista da ambulância do distrito de Vinhático.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/546/pedido_de_providencia_09-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/546/pedido_de_providencia_09-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a limpeza do local e reforma do parquinho infantil localizado no bairro Irmã Maria Zélia Prudente ( próximo ao bar de Kel).</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/547/pedido_de_providencia_10-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/547/pedido_de_providencia_10-2024.pdf</t>
   </si>
   <si>
     <t>Seja feito a troca do manilhamento no trecho da BR ES-130 em frente a praça do Bairro Vila Verde, Distrito de Vinhático.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/548/pedido_de_providencia_11-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/548/pedido_de_providencia_11-2024.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada o calçamento da Rua 07 de setembro, centro, Distrito de Vinhático.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/549/pedido_de_providencia_12-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/549/pedido_de_providencia_12-2024.pdf</t>
   </si>
   <si>
     <t>Seja viabilizado o calçamento do pátio da garagem da prefeitura.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/550/pedido_de_providencia_13-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/550/pedido_de_providencia_13-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo instale placas de sinalização luminosas e visíveis, informando as ruas por onde os caminhões devem trafegar por dentro da cidade.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/559/pedido_de_providencia_14-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/559/pedido_de_providencia_14-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado uma limpeza da Barragem Tutu Reuter.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/560/pedido_de_providencia_15-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/560/pedido_de_providencia_15-2024.pdf</t>
   </si>
   <si>
     <t>Seja mantido aberto nos finais de semana um posto ESF para auxiliar o Hospital de Montanha no atendimento das demandas que envolvam suspeita de Dengue, Chikunguya e ou crise virais.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/561/pedido_de_providencia_16-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/561/pedido_de_providencia_16-2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja feia um recapeamento no pátio da EMEF Bairro Brasilia.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/562/pedido_de_providencia_17-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/562/pedido_de_providencia_17-2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito instalação de ventiladores nas escolas de todo o municipio visando o aumento das tmperaturas.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/563/pedido_de_providencia_18-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/563/pedido_de_providencia_18-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um inventário de máquinas pertencentes à Secretária Municipal de Agricultura e dado publicidade.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/564/pedido_de_providencia_19-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/564/pedido_de_providencia_19-2024.pdf</t>
   </si>
   <si>
     <t>Que seja enviado para Câmara Municipal de Montanha arquivo/cópia integral dos processos de leilão realizados em 2023 e 2024 neste municipio.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/574/pedido_de_provedencia_20-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/574/pedido_de_provedencia_20-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo providência 1 agente de saúde, 1 médico e 1 enfermeira para atendimento a população, pelo menos uma vez por semana, em todos os assentamentos do nosso município.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/575/pedido_de_provedencia_21-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/575/pedido_de_provedencia_21-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o poder Executivo providência uniformes para os GARIS, do nosso município.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/576/pedido_de_providencia_22-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/576/pedido_de_providencia_22-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a recuperação e a manutenção da estrada rural que dá acesso a localidade do assentamento Oziel Alves, do Município de Montanha.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/588/pedido_de_providencia_23-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/588/pedido_de_providencia_23-2024.pdf</t>
   </si>
   <si>
     <t>Que seja Prefeitura de Montanha realize ação conjunta entre as secretarias municipais para a execução da Lei Municipal nº 1.117/22 que dispõe sobre a limpeza de terrenos baldios do municipio de Montanha/ES.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/589/pedido_de_providencia_24-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/589/pedido_de_providencia_24-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo faça um reajuste no Ticket-Feira, dobrando o valor que é distribuído mensamente, tendo em vista o aumento dos preços dos produtos.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/594/pedido_de_providencia_25-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/594/pedido_de_providencia_25-2024.pdf</t>
   </si>
   <si>
     <t>Solicita adesivação para identificação da ambulância do Distrito de Vinhático.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/595/pedido_de_providencia_27-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/595/pedido_de_providencia_27-2024.pdf</t>
   </si>
   <si>
     <t>Seja colocado toldo no parquinho da Creche Bem-te-vi, localizada no Bairro Fundão.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/596/pedido_de_providencia_28-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/596/pedido_de_providencia_28-2024.pdf</t>
   </si>
   <si>
     <t>Seja feito mutirão para limpeza das ruas do Distrito de Vinhático.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/597/pedido_de_providencia_29-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/597/pedido_de_providencia_29-2024.pdf</t>
   </si>
   <si>
     <t>Seja feito Avaliação e Reparo do Desnível na Quadra da Escola EMEF Cívico Militar Domingos Martins.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/609/pedido_de_providencia_30-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/609/pedido_de_providencia_30-2024.pdf</t>
   </si>
   <si>
     <t>Seja realizada a instalação de lâmpadas de Led nos postes localizados no bairro Mata Atlântica</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/619/pedido_de_providencia_31-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/619/pedido_de_providencia_31-2024.pdf</t>
   </si>
   <si>
     <t>Requer a tomada providência em caráter de URGÊNCIA a fim de limpar e melhor direcionar a drenagem de aguas pluviais de uma "boca de lobo" , localizada na Rua Jequié, Bairro Decão, em frente à Igreja Assembleia de Deus _ Ministério Resgate ) que vem causando muitos transtornos aos moradores.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/625/pedido_de_providencia_33-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/625/pedido_de_providencia_33-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado a construção de UM AUDITÓRIO para a Secretária de Saúde Municipal, ou a providência de um local específico e destinado para a utilização e realização de eventos e atividades desta citada secretaria.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/626/pedido_de_providencia_34-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/626/pedido_de_providencia_34-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam fornecidos Equipamentos de Segurança aos servidores municipais que realizam as podas das árvores do município.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/630/pedido_de_providencia_36-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/630/pedido_de_providencia_36-2024.pdf</t>
   </si>
   <si>
     <t>Seja realizada a substituição das lâmpadas convencionais e lâmpadas de LED de todos os postes localizados na cidade de Montanha.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/631/pedido_de_providencia_37-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/631/pedido_de_providencia_37-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a limpeza nas proximidades da Rua Beira rio no bairro lagedo.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/632/pedido_de_providencia_38-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/632/pedido_de_providencia_38-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o calçamento e instalação de iluminação pública na última Rua que liga o bairro Fundão Lagedo.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/643/pedido_de_providencia_39-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/643/pedido_de_providencia_39-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado a Limpeza e a Reativação do poço artesiano que fica localizado nas " Sete Famílias"_x000D_
  ( Assentamento do Balão)</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/644/pedido_de_providencia_40-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/644/pedido_de_providencia_40-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo contrate Médico Alergista para atender no Municipio de Montanha.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>MOPSR</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/526/mocao_de_pesar_01-2024.pdf</t>
+    <t>ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/526/mocao_de_pesar_01-2024.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, que seja CONSIGANADO um VOTO DE PESAR, pelo falecimento do Sr Antônio Borgue Sellin, ocorrido no dia 21 de Janeiro de 2024.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/527/mocao_de_pesar_02-2024.pdf</t>
+    <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/527/mocao_de_pesar_02-2024.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, que seja CONSIGNADO, um VOTO DE PESAR para o falecimento do Sr Samuel Vassoler, que ocorreu no dia 07 de Fevereiro de 2024.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/556/mocao_de_pesar_03-2024.pdf</t>
+    <t>ALLAN CORTES, CARMINHA DO FORÚM, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, LAFAETE DO HOSPITAL, MAINE BRITO, SGT. CLEBÃO, ZENILDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/556/mocao_de_pesar_03-2024.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja CONSIGNADO um voto de pesar pelo falecimento do Senhor Carlito José da Silva, conhecido como Carlito Cambista, ocorrido no dia 20-02-2024.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/557/mocao_de_pesar_04-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/557/mocao_de_pesar_04-2024.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja CONSIGANDO um Voto de Pesar pelo falecimento do Senhor Valdomiro Batista De Oliveira, conhecido como Seu nenga ocorrido no dia 20-02-2024.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/569/mocao_de_pesar_06-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/569/mocao_de_pesar_06-2024.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja Consignado um Voto de Pesar pelo falecimento da Senhora Eliza Amaral de Oliveira que ocorreu no dia 28 de fevereiro de 2024</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/570/mocao_de_pesar_07-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/570/mocao_de_pesar_07-2024.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário que seja Consignado um Voto de Pesar pelo falecimento da senhora Anita Côrtes dos Santos, ocorrido no dia 01 de março de 2024.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/573/mocao_de_pesar_07-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/573/mocao_de_pesar_07-2024.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário que seja Consignado um Voto de Pesar pelo falecimento do Senhor Mário Antônio Pereira da Silva , conhecido como Marinho Pai de preguinho, ocorrido no dia 07 de março de 2024.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/580/mocao_de_pesar_08-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/580/mocao_de_pesar_08-2024.pdf</t>
   </si>
   <si>
     <t>Requerem que após a ciência do soberano Plenário, que seja CONSIGNADO um Voto de Pesar, pelo falecimento da senhora EDNA LUCIA MARTINS EVANGELISTA NASCIMENTO, ocorrido no dia 21 de março de 2024.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/610/mocao_de_pesar_09-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/610/mocao_de_pesar_09-2024.pdf</t>
   </si>
   <si>
     <t>Que seja CONSIGNADO um voto de pesar pelo falecimento das vítimas dos desastres no Rio Grande do Sul, ocorrido no dia 24 de abril à 04 de maio de 2024.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/639/mocao_de_pesar_11-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/639/mocao_de_pesar_11-2024.pdf</t>
   </si>
   <si>
     <t>Seja CONSIGNADO um VOTO DE PESAR, pelo falecimento do Excelentíssimo Senhor HERCULES FAVARATO, ex prefeito da nossa cidade, ocorrido no dia 16/08/2024.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/640/mocao_de_pesar_12-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/640/mocao_de_pesar_12-2024.pdf</t>
   </si>
   <si>
     <t>Que seja CONSIGNADO um VOTO DE PESAR, pelo falecimento do Excelentíssimo Senhor THEODORO JOSÉ DE SOUZA, ex vereador da nossa cidade, ocorrido no dia 20/08/2024.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>MOCGA</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/528/mocao_de_congratulacao_01-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/528/mocao_de_congratulacao_01-2024.pdf</t>
   </si>
   <si>
     <t>Requer que após Soberano Plenário, que seja CONSIGNADO um VOTO DE CONGRATULAÇÃO em homenagem aos alunos da Escola Cívico Militar- Domingos Martins, pela honraria e méritos alcançados.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/529/mocao_de_congratulacao_02-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/529/mocao_de_congratulacao_02-2024.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja CONSIGNADO, um VOTO DE CONGRATULAÇÃO em homenagem aos alunos da Escola Cívico Militar-Domingos, pela honraria e méritos alcançados.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja CONSIGANDO um VOTO DE CONGRATULAÇÃO em homenagem a Janaely Alves Farias, cidadã montanhense que conquistou o primeiro lugar no Campeonato Internacional de Capoeira no Rio de Janeiro.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/555/mocao_de_congratulacao_04-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/555/mocao_de_congratulacao_04-2024.pdf</t>
   </si>
   <si>
     <t>Requerem que após ciência do Soberano Plenário, seja CONSIGNADO um Voto de Congratulação em homenagem a Maria Imaculada da Conceição Quirino.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/568/mocao_de_congratulacao_05-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/568/mocao_de_congratulacao_05-2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignado um voto de Congratulação em homenagem aos PROPRIETÁRIOS DE FARMÁCIAS do Municipio de Montanha.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/613/mocao_de_congratulacao_06-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/613/mocao_de_congratulacao_06-2024.pdf</t>
   </si>
   <si>
     <t>Seja CONSIGANDO um voto de congratulação em homenagem ao Lutador TALISSON DA SILVA GUIMARÃES pela representatividade da nossa CIDADE e do nosso estado do Espirito Santo.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/614/mocao_de_congratulacao_07-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/614/mocao_de_congratulacao_07-2024.pdf</t>
   </si>
   <si>
     <t>Seja CONSIGNADO um voto de congratulação em homenagem aos técnicos de Enfermagem do Municipio de Montanha-ES.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/615/mocao_de_congratulacao_08-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/615/mocao_de_congratulacao_08-2024.pdf</t>
   </si>
   <si>
     <t>Seja CONSIGANDO um voto de congratulação em homenagem aos Enfermeiros do Municipio de Montanha-ES.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/620/mocao_de_congratulacao_10-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/620/mocao_de_congratulacao_10-2024.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO um VOTO DE CONGRATULAÇÃO em homenagem a ALBERIONE CORDEIRO DE CARVALHO, popularmente conhecido por  Bê do sobrado.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/621/mocao_de_gratulacao_11-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/621/mocao_de_gratulacao_11-2024.pdf</t>
   </si>
   <si>
     <t>CONSIGANDO um VOTO DE CONSGRATULAÇÃO em homenagem a ROSILDA NOGUEIRA DE JESUS, pelos fatos ocorridos no dia 09/06/2024.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/672/mocao_de_congratulacao_12-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/672/mocao_de_congratulacao_12-2024.pdf</t>
   </si>
   <si>
     <t>Voto de congratulação em homenagem a aluna da escola EMEFCN Domingos Martins, Michelle Andrade Souza, que passou em 1°lugar no IFES.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/554/mocao_de_congratulacao_03-2024.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/554/mocao_de_congratulacao_03-2024.pdf</t>
   </si>
   <si>
     <t>Requer que após ciência do Soberano Plenário, seja CONSIGNADO um Voto De Congratulação em homenagem ao Dr Jovenal Marchesi Mariano.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>SGT. CLEBÃO, ALLAN CORTES, ZENILDO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/693/resolucao_01-24.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/693/resolucao_01-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no inciso IV, do artigo 47 e no artigo 80 da Resolução 05/90.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/692/resolucao_02-24.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/692/resolucao_02-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Comissão Especial de Inquérito para apuração de atos ocorridos na Creche Municipal de Educação Infantil Arco Íris e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/648/resolucao_03-24.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/648/resolucao_03-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de bens inservíveis da Câmara Municipal à Prefeitura Municipal de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/683/resolucao_04-24.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/683/resolucao_04-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de bens inservíveis da Câmara Municipal de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Proposta Orçamentária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/652/proposta_orcamentaria_2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/652/proposta_orcamentaria_2025.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentaria 2025.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/659/proposta_orcamentaria_2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/659/proposta_orcamentaria_2025.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentária para o exercício de 2025 da Câmara Municipal de Montanha/ES.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>JCPE</t>
   </si>
   <si>
     <t>Julgamento das Contas do Poder Executivo</t>
   </si>
   <si>
     <t>Arquivo - ARQ</t>
   </si>
   <si>
     <t>RECURSO DE RECONSIDERAÇÃO- CONHECER- DAR PROVIMENTO PARCIAL- REFORMAR O PARECER PRÉVIO TC 00051/2019-5 - RECOMENDAR AO LEGISLATIVO MUNICIPAL A APROVAÇÃO COM RESSALVAS DAS CONTAS- DAR- CIÊNCIA- ARQUIVAR.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/650/parecer_previo_05-2021-7.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/650/parecer_previo_05-2021-7.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAL DE PREFEITO- PREFEITURA MUNICIPAL DE MONTANHA- EXERCICIO 2018- ABERTURA DE CREDITO ADICIONAL SUPERIOR AO LIMITE ESTABELECIDO NA LOA- FONTE DE SUPERÁVIT INSUFICIENTE- ALTERAÇÃO DO LIMITE AUTORIZADO MOVIMENTAÇÃO PARA ALTERAR A VIMCULAÇÃO DA FONTE DE RECURSO- REGISTROS CONTÁBEIS EQUIVOCADOS- RECURSOS DE ROYALTIES EM FIM VEDADO POR LEI- AUXILIO ALIMENTAÇÃO- RESTITUIÇÃO- PROVISÕES  MATEMÁTICAS- ANÁLISE ATUARIAL- AJUSTES CONTÁBEIS- APROVAÇÃO COM RESSALVAS- RECOMENDAR- ARQUIVAR.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/651/parecer_previo_08-2022-9.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/651/parecer_previo_08-2022-9.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAL- FINANÇAS PÚBLICAS- ROYALTIES - AUXÍLIO ALIMENTAÇÃO- CONTAS REGULARES E COM RESSALVA.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/658/parecer_previo_57-2023-1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/658/parecer_previo_57-2023-1.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAL- PREFEITURA MUNICIPAL DE MONATNHA- EXERCICIO DE 2020- PARECER PRÉVIO- APROVAÇÃO COM RESSALVA- CIÊNCIA COMO FORMA DE ALERTA- ARQUIVAR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2052,68 +2052,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_decreto_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_decreto_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/583/projeto_decreto_legislativo_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/584/projeto_decreto_legislativo_04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/585/projeto_de_decreto_lrgislativo_05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_decreto_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/593/projeto_de_decreto_07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/601/projeto_de_decreto_08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/602/projeto_de_decreto_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/604/projeto_de_decreto_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/605/projeto_de_decreto_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/606/projeto_de_decreto_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_de_decreto_13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_decreto_14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_decreto_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_de_decreto_16-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_decreto_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_decreto_18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_decreto_19-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_decreto_20-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_decreto_21-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_decreto_22-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_01-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_03-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/600/projeto_de_lei_04-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_06-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_lei_executivo_07-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/603/projeto_de_lei__08-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_lei_n09-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_de_lei_10-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_de_lei_12-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_12-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/682/projeto_de_lei_13-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_14-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/662/ldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/671/projetp_de_lei_19-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_de_lei_n_20...pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/616/projeo_de_lei_06-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/617/projeo_de_lei_07-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_11-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_04-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/582/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/590/projeto_de_lei_executivo_06-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/612/projeto_de_lei_10-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_de_lei_13-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/641/projeto_de_lei_executivo_16-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/675/parecer_da_comissao_permanentemente_de_financas_e_orcamento19122024_0001_-_copia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/676/parecer_da_comissao_permanentemente_de_financas_e_orcamento18122024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/642/projeto_de_lei_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_resolucao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/571/projeto_de_resolucao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_resolucao_03-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/678/resolucao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_3714-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_03-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_05-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_06-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_08-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_09-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_10-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_13-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/598/indicacao_14-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/611/indicacao_15-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_16-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_17-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/623/indicacao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/627/indiicacao_19-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_20-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/635/indicacao_22-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/636/indicacao_23-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/634/pedido_de_providencia_24-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_25-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/637/indicacao_27-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/638/indicacao_28-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/670/emenda_modificada_03-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/532/pedido_de_providencia_01-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/533/pedido_de_providencia_02-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/534/pedido_de_providencia_03-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/535/pedido_de_providencia_04-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/542/pedido_de_providencia_05-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/543/pedido_de_providencia_06-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/544/pedido_de_providencia_07-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/545/pedido_de_providencia_08-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/546/pedido_de_providencia_09-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/547/pedido_de_providencia_10-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/548/pedido_de_providencia_11-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/549/pedido_de_providencia_12-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/550/pedido_de_providencia_13-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/559/pedido_de_providencia_14-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/560/pedido_de_providencia_15-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/561/pedido_de_providencia_16-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/562/pedido_de_providencia_17-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/563/pedido_de_providencia_18-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/564/pedido_de_providencia_19-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/574/pedido_de_provedencia_20-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/575/pedido_de_provedencia_21-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/576/pedido_de_providencia_22-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/588/pedido_de_providencia_23-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/589/pedido_de_providencia_24-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/594/pedido_de_providencia_25-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/595/pedido_de_providencia_27-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/596/pedido_de_providencia_28-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/597/pedido_de_providencia_29-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/609/pedido_de_providencia_30-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/619/pedido_de_providencia_31-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/625/pedido_de_providencia_33-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/626/pedido_de_providencia_34-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/630/pedido_de_providencia_36-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/631/pedido_de_providencia_37-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/632/pedido_de_providencia_38-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/643/pedido_de_providencia_39-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/644/pedido_de_providencia_40-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/526/mocao_de_pesar_01-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/527/mocao_de_pesar_02-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/556/mocao_de_pesar_03-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/557/mocao_de_pesar_04-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/569/mocao_de_pesar_06-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/570/mocao_de_pesar_07-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/573/mocao_de_pesar_07-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/580/mocao_de_pesar_08-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/610/mocao_de_pesar_09-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/639/mocao_de_pesar_11-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/640/mocao_de_pesar_12-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/528/mocao_de_congratulacao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/529/mocao_de_congratulacao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/555/mocao_de_congratulacao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/568/mocao_de_congratulacao_05-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/613/mocao_de_congratulacao_06-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/614/mocao_de_congratulacao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/615/mocao_de_congratulacao_08-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/620/mocao_de_congratulacao_10-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/621/mocao_de_gratulacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/672/mocao_de_congratulacao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/554/mocao_de_congratulacao_03-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/693/resolucao_01-24.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/692/resolucao_02-24.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/648/resolucao_03-24.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/683/resolucao_04-24.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/652/proposta_orcamentaria_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/659/proposta_orcamentaria_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/650/parecer_previo_05-2021-7.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/651/parecer_previo_08-2022-9.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/658/parecer_previo_57-2023-1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_decreto_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_decreto_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/583/projeto_decreto_legislativo_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/584/projeto_decreto_legislativo_04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/585/projeto_de_decreto_lrgislativo_05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_decreto_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/593/projeto_de_decreto_07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/601/projeto_de_decreto_08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/602/projeto_de_decreto_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/604/projeto_de_decreto_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/605/projeto_de_decreto_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/606/projeto_de_decreto_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_de_decreto_13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_decreto_14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_decreto_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_de_decreto_16-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_decreto_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_decreto_18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_decreto_19-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_decreto_20-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_decreto_21-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_decreto_22-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_01-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_03-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/600/projeto_de_lei_04-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_06-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_lei_executivo_07-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/603/projeto_de_lei__08-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_lei_n09-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_de_lei_10-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_de_lei_12-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_12-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/682/projeto_de_lei_13-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_14-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/662/ldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/671/projetp_de_lei_19-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_de_lei_n_20...pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/616/projeo_de_lei_06-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/617/projeo_de_lei_07-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_11-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_04-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/582/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/590/projeto_de_lei_executivo_06-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/612/projeto_de_lei_10-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_de_lei_13-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/641/projeto_de_lei_executivo_16-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/675/parecer_da_comissao_permanentemente_de_financas_e_orcamento19122024_0001_-_copia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/676/parecer_da_comissao_permanentemente_de_financas_e_orcamento18122024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/642/projeto_de_lei_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_resolucao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/571/projeto_de_resolucao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_resolucao_03-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/678/resolucao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_3714-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_03-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_05-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_06-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_08-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_09-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_10-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_13-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/598/indicacao_14-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/611/indicacao_15-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_16-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_17-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/623/indicacao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/627/indiicacao_19-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_20-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/635/indicacao_22-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/636/indicacao_23-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/634/pedido_de_providencia_24-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_25-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/637/indicacao_27-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/638/indicacao_28-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/670/emenda_modificada_03-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/532/pedido_de_providencia_01-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/533/pedido_de_providencia_02-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/534/pedido_de_providencia_03-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/535/pedido_de_providencia_04-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/542/pedido_de_providencia_05-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/543/pedido_de_providencia_06-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/544/pedido_de_providencia_07-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/545/pedido_de_providencia_08-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/546/pedido_de_providencia_09-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/547/pedido_de_providencia_10-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/548/pedido_de_providencia_11-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/549/pedido_de_providencia_12-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/550/pedido_de_providencia_13-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/559/pedido_de_providencia_14-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/560/pedido_de_providencia_15-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/561/pedido_de_providencia_16-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/562/pedido_de_providencia_17-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/563/pedido_de_providencia_18-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/564/pedido_de_providencia_19-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/574/pedido_de_provedencia_20-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/575/pedido_de_provedencia_21-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/576/pedido_de_providencia_22-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/588/pedido_de_providencia_23-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/589/pedido_de_providencia_24-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/594/pedido_de_providencia_25-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/595/pedido_de_providencia_27-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/596/pedido_de_providencia_28-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/597/pedido_de_providencia_29-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/609/pedido_de_providencia_30-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/619/pedido_de_providencia_31-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/625/pedido_de_providencia_33-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/626/pedido_de_providencia_34-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/630/pedido_de_providencia_36-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/631/pedido_de_providencia_37-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/632/pedido_de_providencia_38-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/643/pedido_de_providencia_39-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/644/pedido_de_providencia_40-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/526/mocao_de_pesar_01-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/527/mocao_de_pesar_02-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/556/mocao_de_pesar_03-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/557/mocao_de_pesar_04-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/569/mocao_de_pesar_06-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/570/mocao_de_pesar_07-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/573/mocao_de_pesar_07-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/580/mocao_de_pesar_08-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/610/mocao_de_pesar_09-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/639/mocao_de_pesar_11-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/640/mocao_de_pesar_12-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/528/mocao_de_congratulacao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/529/mocao_de_congratulacao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/555/mocao_de_congratulacao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/568/mocao_de_congratulacao_05-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/613/mocao_de_congratulacao_06-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/614/mocao_de_congratulacao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/615/mocao_de_congratulacao_08-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/620/mocao_de_congratulacao_10-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/621/mocao_de_gratulacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/672/mocao_de_congratulacao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/554/mocao_de_congratulacao_03-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/693/resolucao_01-24.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/692/resolucao_02-24.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/648/resolucao_03-24.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/683/resolucao_04-24.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/652/proposta_orcamentaria_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/659/proposta_orcamentaria_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/650/parecer_previo_05-2021-7.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/651/parecer_previo_08-2022-9.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2024/658/parecer_previo_57-2023-1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="164.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="165.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>