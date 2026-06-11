--- v0 (2026-02-09)
+++ v1 (2026-06-11)
@@ -54,4211 +54,4211 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ODAIR CELIN</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/802/ato_12_-_projeto_de_decreto_legislativo.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/802/ato_12_-_projeto_de_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto da Comissão de Finanças referente a Prestação de Contas do Executivo - Exercício Financeiro de 2021</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>TARCISIO DEPOLO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/843/projeto_decreto_legislativo_-_bruno_lamas.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/843/projeto_decreto_legislativo_-_bruno_lamas.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Montanhense a Bruno Lamas.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_de_decreto_legislativo_-_divaldim.pdf</t>
+    <t>DIVALDIM DA AGRICULTURA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_de_decreto_legislativo_-_divaldim.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de Montanha ao Deputado Federal_x000D_
 Evair Vieira de Melo.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1011/projeto_de_decreto_-_comendas.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1011/projeto_de_decreto_-_comendas.pdf</t>
   </si>
   <si>
     <t>Cria a Comenda Municipal do Mérito destinada a homenagear munícipes que prestam ou tenham prestado relevantes serviços ao município de Montanha.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>GIOVANI DA GRÁFICA</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1028/projeto_decreto_legislativo_-_jose_claudio.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1028/projeto_decreto_legislativo_-_jose_claudio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Montanhense._x000D_
 Faço saber que a Câmara Municipal de Montanha aprova e a Mesa Diretora promulga o seguinte DECRETO LEGISLATIVO:_x000D_
 Art. 1º - Fica concedido o título de cidadão Montanhense a JOSÉ CLAUDIO ARCANJO DA SILVA, em reconhecimento aos relevantes servidos prestados ao município de Montanha._x000D_
 Art. 2º - Este Decreto entra em vigor na data de sua publicação</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_decreto_legislativo_-_gisele.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_decreto_legislativo_-_gisele.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Montanhense._x000D_
 _x000D_
 Faço saber que a Câmara Municipal de Montanha aprova e a Mesa Diretora promulga o seguinte DECRETO LEGISLATIVO: _x000D_
 _x000D_
 Art. 1º - Fica concedido o título de cidadã Montanhense a GISELE MOTA SANTOS ARCANJO, em reconhecimento aos relevantes servidos prestados ao município de Montanha._x000D_
 _x000D_
 Art. 2º - Este Decreto entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1034/projeto_decreto_legislativo_-_julcimar.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1034/projeto_decreto_legislativo_-_julcimar.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Montanhense._x000D_
 Faço saber que a Câmara Municipal de Montanha aprova e a Mesa Diretora promulga o seguinte DECRETO LEGISLATIVO:_x000D_
 Art. 1º - Fica concedido o título de cidadão Montanhense a JULCIMAR BRITO BREDOFF, em reconhecimento aos relevantes servidos prestados ao município de Montanha._x000D_
 Art. 2º - Este Decreto entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PAULINHO MOTORISTA</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1052/pdl__rhuan_silva_trajano.docx</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1052/pdl__rhuan_silva_trajano.docx</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Montanhense ao Sr. Rhuan Silva Trajano.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1067/titulo_de_cidadao_montanhense_-_vitor_prates_ribeiro.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1067/titulo_de_cidadao_montanhense_-_vitor_prates_ribeiro.pdf</t>
   </si>
   <si>
     <t>Título de cidadão Montanhense ao Capitão QOCPM VITOR PRATES RIBEIRO</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1068/titulo_de_cidadao_montanhense_-_major_qocpm_adair_eugenio_gomes_sabino.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1068/titulo_de_cidadao_montanhense_-_major_qocpm_adair_eugenio_gomes_sabino.pdf</t>
   </si>
   <si>
     <t>Título de cidadão Montanhense ao MAJOR QOCPM ADAIR EUGÊNIO GOMES SABINO</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1069/projeto_de_decreto_lwgislativo_-_parecer_da_cfo__projeto_de_decreto.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1069/projeto_de_decreto_lwgislativo_-_parecer_da_cfo__projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Julga as contas anuais do Poder Executivo Municipal de Montanha, relativas ao exercício financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1070/projeto_de_decreto_legislativo_-_parecer_sobre_processo_de_julgamento_das_contas_do_ex_prefeito_andre_dos_santos_sampaio.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1070/projeto_de_decreto_legislativo_-_parecer_sobre_processo_de_julgamento_das_contas_do_ex_prefeito_andre_dos_santos_sampaio.pdf</t>
   </si>
   <si>
     <t>Julga as contas anuais do Poder Executivo Municipal de Montanha, relativas ao exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MAINE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1079/decreto_legislativo_e28093_joelma_moreira_da_silva_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1079/decreto_legislativo_e28093_joelma_moreira_da_silva_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Montanhense à Senhora Joelma Moreira da Silva, pelos relevantes serviços prestados ao Município de Montanha.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1080/decreto_legislativo_-_pe._edson_delfino_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1080/decreto_legislativo_-_pe._edson_delfino_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Montanhense ao Padre Edson Delfino, pelos relevantes serviços prestados ao Município de Montanha.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1081/decreto_legislativo_-_hilaudo_klemz_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1081/decreto_legislativo_-_hilaudo_klemz_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Montanhense ao senhor Hilaudo Klemz, pelos relevantes serviços prestados ao Município de Montanha.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ALLAN CORTES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1089/katiana_atualizado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1089/katiana_atualizado_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Montanhense a KATIANA CONTARATO GOMES PEREIRA, em reconhecimento aos relevantes servidos prestados ao município de Montanha</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1090/gilson_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1090/gilson_assinado.pdf</t>
   </si>
   <si>
     <t>Concedido o Título de Cidadão Montanhense a GILSON JUNIOR SOPRANI , em reconhecimento aos relevantes servidos prestados ao Município de Montanha.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1091/franscisco_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1091/franscisco_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Montanhense a FRANSCISCO DE ALENCAR OLIVEIRA, em reconhecimento aos relevantes servidos prestados ao Município de Montanha.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1092/pdl_iran_campos_1_2.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1092/pdl_iran_campos_1_2.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Montanhense ao Sr. Iran Campos de Souza.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_de_lei_-_comissao_de_contratacao_e_gratificacao_fiscal_e_gestorassinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_de_lei_-_comissao_de_contratacao_e_gratificacao_fiscal_e_gestorassinado.pdf</t>
   </si>
   <si>
     <t>Disciplina o exercício de atividades próprias da área de licitação por servidores públicos no âmbito da Câmara Municipal de Montanha, de acordo com a Lei Federal nº 14.133, de 1º de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/760/projeto_de_lei_n_03-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/760/projeto_de_lei_n_03-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS II E IV DA LEI MUNICIPAL Nº 1.151, QUE DISPÕE SOBRE A ESTRUTURA DO PLANO DE CARGOS E CARREIRAS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE MONTANHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/780/projeto_de_lei_n._04.2025_-_alteracao_vencimentos-base_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/780/projeto_de_lei_n._04.2025_-_alteracao_vencimentos-base_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04/2025. ALTERA OS ANEXOS II E IV DA LEI MUNICIPAL Nº 1.151, QUE DISPÕE SOBRE A ESTRUTURA DO PLANO DE CARGOS E CARREIRAS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE MONTANHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/781/projeto_de_lei_nba_05.2025_29_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/781/projeto_de_lei_nba_05.2025_29_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2025. ALTERA VALOR DE DIÁRIA.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_de_lei_-_logradouro_publico.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_de_lei_-_logradouro_publico.pdf</t>
   </si>
   <si>
     <t>Fica denominado de AVENIDA EUTÍMIO BRITO FILHO, o logradouro atualmente denominado de Avenida dos Combonianos, localizado nesta municipalidade.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_lei_09_de_julho_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_lei_09_de_julho_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Atendimento Humanizado à Mulher em Situação de Vulnerabilidade e dá outras providências.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_recesso_parlamentar_28129_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_recesso_parlamentar_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 27 da Lei Orgânica do Município, a fim de diminuir o recesso parlamentar da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/910/pl_engenharia_civil.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/910/pl_engenharia_civil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do programa Municipal de Assistência Técnica Pública e gratuita._x000D_
 REGULAMENTAÇÃO LEI FEDERAL 11.888/2008</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/917/projeto_de_lei_obrigatoriedade_da_realizacao_de_competicoes_esportivas_no_municipio_de_montanha_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/917/projeto_de_lei_obrigatoriedade_da_realizacao_de_competicoes_esportivas_no_municipio_de_montanha_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Obrigatoriedade da Realização de Competições Esportivas no Município de Montanha, Estado do Espírito Santo, e dá Outras Providências.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_de_lei_-_cavalgada_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_de_lei_-_cavalgada_assinado.pdf</t>
   </si>
   <si>
     <t>Reconhece a Cavalgada como Patrimônio Cultural Imaterial do Município de Montanha e dá outras providências.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA, GIOVANI DA GRÁFICA, ODAIR CELIN</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/958/projeto_de_lei_no_02_substitutivo_-_dispoe_sobre_a_facilitacao_do_acesso_a_cannabis_medicinal_assinado_assinado.pdf</t>
+    <t>DIVALDIM DA AGRICULTURA, GIOVANI DA GRÁFICA, ODAIR CELIN</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/958/projeto_de_lei_no_02_substitutivo_-_dispoe_sobre_a_facilitacao_do_acesso_a_cannabis_medicinal_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a facilitação do acesso à cannabis medicinal e estabelece diretrizes municipais complementares para o tratamento de pacientes no município de Montanha, Estado do Espírito Santo."</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/963/projeto_de_lei_sobre_engenharia_social.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/963/projeto_de_lei_sobre_engenharia_social.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Assistência Técnica Pública e Gratuita para Habitação de Interesse Social no município de Montanha, Estado do Espírito Santo, e dá outras providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/980/substitutivo_ao_pl_14_2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/980/substitutivo_ao_pl_14_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos públicos de provimento efetivo e em comissão, institui o Plano de Cargos, Carreiras e Vencimentos dos servidores da Câmara Municipal de Montanha, Estado do Espírito Santo, e dá outras providências.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_vacina_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_vacina_assinado_1.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Vacinação Domiciliar para Pessoas com Transtorno do Espectro Autista (TEA) e PCD’S no Município de Montanha-ES, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_-_utilidade_publica_agrobuds.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_-_utilidade_publica_agrobuds.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública à Associação Agrobuds de Cannabis Medicinal do Município de Montanha-ES.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA, ALLAN CORTES, CÉLIA DO POSTO, FÁTIMA BARROS, GIOVANI DA GRÁFICA, MAINE BRITO, ODAIR CELIN, PAULINHO MOTORISTA, TARCISIO DEPOLO</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1099/minuta_projeto_de_lei_-_abono_pecuniario_2025.pdf</t>
+    <t>DIVALDIM DA AGRICULTURA, ALLAN CORTES, CÉLIA DO POSTO, FÁTIMA BARROS, GIOVANI DA GRÁFICA, MAINE BRITO, ODAIR CELIN, PAULINHO MOTORISTA, TARCISIO DEPOLO</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1099/minuta_projeto_de_lei_-_abono_pecuniario_2025.pdf</t>
   </si>
   <si>
     <t>Concede abono pecuniário, em parcela única, aos servidores da Câmara Municipal de Montanha/ES, e dá outras providências.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Iracy Carvalho Machado Baltar Filha</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/782/pl_2-2025_-_mcmv.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/782/pl_2-2025_-_mcmv.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações de contrapartida municipal para implementar o Programa Minha Casa Minha Vida, conforme o disposto na Lei Federal nº 11.977, de 07 de julho de 2009 e na Medida Provisória nº 1.162, de 14 de fevereiro de 2023, e também nas disposições das instruções normativas do Ministério das Cidades e dá outras providências.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/751/projeto_de_lei_032025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/751/projeto_de_lei_032025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N° 03/2025. Proposta de Reposição de Vencimentos.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/752/projeto_de_lei_042025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/752/projeto_de_lei_042025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N° 04/2025, LDO para 2026._x000D_
 Dispõe sobre as diretrizes para elaboração da lei orçamentária para exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/757/projeto_de_lei_ordinaria_no_05_2025_-_criacao_dos_cargos.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/757/projeto_de_lei_ordinaria_no_05_2025_-_criacao_dos_cargos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2025. DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/758/projeto_de_lei_ordinaria_no_06_2025_-_alteracoes_na_estrutura_administrativa.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/758/projeto_de_lei_ordinaria_no_06_2025_-_alteracoes_na_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06/2025. DISPÕE SOBRE ALTERAÇÕES NA ESTRUTURA ADMINISTRATIVA NO ÂMBITO DO MUNICÍPIO DE MONTANHA/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/759/projeto_de_lei_ordinaria_no_07_2025_-_reajuste_de_vencimentos.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/759/projeto_de_lei_ordinaria_no_07_2025_-_reajuste_de_vencimentos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07/2025. DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS SERVIDORES MUNICIPAIS DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/779/pl_08.2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/779/pl_08.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.090, de 17 de fevereiro de 2022, que dispõe sobre a estrutura administrativa no âmbito do Município de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/778/pl_09.2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/778/pl_09.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de cargo de provimento em comissão.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/808/mensagem_e_projeto_de_lei_10.2025_-_altera_o_anexo_i_da_lei_1.181_de_28_de_janeiro_de_2025_-_novo.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/808/mensagem_e_projeto_de_lei_10.2025_-_altera_o_anexo_i_da_lei_1.181_de_28_de_janeiro_de_2025_-_novo.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I, da Lei 1.181 de 28 de Janeiro de 2025</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/809/mensagem_e_projeto_de_lei_11.2025_-__declara_de_utilidade_publica_a_associacao_dos_produtores_familiares_da_comunidade_santo_antonio.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/809/mensagem_e_projeto_de_lei_11.2025_-__declara_de_utilidade_publica_a_associacao_dos_produtores_familiares_da_comunidade_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Produtores Familiares da Comunidade Santo Antônio – PRINCESA DO CAMPO do Município de Montanha/ES.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_12.2025_-executivo_municipal_a_repassar_recursos_financeiros_a_associacao_de_agricultores_familiares_da_fumaca_e_trinta_de_maio.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_12.2025_-executivo_municipal_a_repassar_recursos_financeiros_a_associacao_de_agricultores_familiares_da_fumaca_e_trinta_de_maio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar recursos financeiros a Associação de Agricultores Familiares da Fumaça e Trinta de Maio.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/850/projeto_de_lei_ordinaria_no_13_2025_-_prorrogacao_do_pme.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/850/projeto_de_lei_ordinaria_no_13_2025_-_prorrogacao_do_pme.pdf</t>
   </si>
   <si>
     <t>Prorroga até 16 de Junho de 2026, a vigência do Plano Municipal de Educação aprovado pela Lei nº 905 de 22 de Junho de 2015.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/856/mensagem_e_projeto_de_lei_14.2025_-_autoriza_repasse_princesa_do_campo.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/856/mensagem_e_projeto_de_lei_14.2025_-_autoriza_repasse_princesa_do_campo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar recursos financeiros a Associação dos Produtores Familiares da Comunidade Santo Antônio – PRINCESA DO CAMPO.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/857/mensagem_e_projeto_de_lei_15.2025_-_altera_a_tabela_i_classe_de_enquadramento_lei_1.133_de_03_de_janeiro_de_2023.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/857/mensagem_e_projeto_de_lei_15.2025_-_altera_a_tabela_i_classe_de_enquadramento_lei_1.133_de_03_de_janeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera a tabela I (Classes de enquadramento segundo o porte e potencial poluidor do empreendimento) do anexo único da lei nº 1.133 de 03 de janeiro de 2023.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/925/pl_16.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/925/pl_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Escola Municipal de Ensino Fundamental "Domingos Martins" em Escola Cívico Militar, cria cargos e dá outras providências.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/940/pl_17.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/940/pl_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Escola Municipal de Ensino Fundamental “DOMINGOS MARTINS” em Escola Cívico Militar, cria cargos e dá outras providências.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/949/pl_18.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/949/pl_18.pdf</t>
   </si>
   <si>
     <t>CRIA A FUNÇÃO GRATIFICADA DE FISCAL FAZENDÁRIO NO ÂMBITO DA SECRETARIA MUNICIPAL DE FAZENDA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/950/pl_19_-_rpv.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/950/pl_19_-_rpv.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR PARA PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR/RPV ORIGINADAS DE DECISÕES JUDICIAIS NOS TERMOS DO ART. 100§§ 3 E 4 DA CONSTITUIÇÃO DA REPÚBLICA FDEREATIVA DO BRASIL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/962/pl_municipal__dispoe_sobre_o_programa_municipal_de_parcerias_publico-privadas_e_concessoes_do_municipio_de_montanha_-_es_e_da_outras_providenc.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/962/pl_municipal__dispoe_sobre_o_programa_municipal_de_parcerias_publico-privadas_e_concessoes_do_municipio_de_montanha_-_es_e_da_outras_providenc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Parcerias Público-Privadas e Concessões do Município de Montanha-ES e dá outras providências.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/977/pl_reformulacao_de_lei_de_criacao_de_conselho_municipal_dos_direitos_da_mulher.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/977/pl_reformulacao_de_lei_de_criacao_de_conselho_municipal_dos_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reformulação do Conselho Municipal dos Direitos da Mulher CMDM</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_022-2025_-_orcamento_montanha_arquivo_unificado_com_anexos.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_022-2025_-_orcamento_montanha_arquivo_unificado_com_anexos.pdf</t>
   </si>
   <si>
     <t>LOA (Lei Orçamentária Anual)_x000D_
 Estima a Receita e fixa a Despesa do Município de Montanha para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_023-2025_-_ppa_montanha_arquivo_unificado_com_anexos.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_023-2025_-_ppa_montanha_arquivo_unificado_com_anexos.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Montanha para o quadriênio de 2026 a 2029, em cumprimento ao disposto no § 1º do art. 165 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1010/minuta_-_lei_de_criacao_do_sistema_municipal_de_cultura_-_fundo_e_conselho_municipal_de_cultura_-_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1010/minuta_-_lei_de_criacao_do_sistema_municipal_de_cultura_-_fundo_e_conselho_municipal_de_cultura_-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de MONTANHA, e dá outras providências.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1012/pl_-_altera_fundo_cultura.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1012/pl_-_altera_fundo_cultura.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.026, de 21 de agosto de 2020, que cria o Fundo Municipal de Cultura – FMC, para adequá-la ao Sistema Municipal de Cultura, define sua natureza como Unidade Orçamentária, e dá outras providências</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1024/pl_26_.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1024/pl_26_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 963, de 05 de dezembro de 2017 que criou o Conselho Municipal de Desenvolvimento Rural e Sustentável- COMDERS e dá outras providências.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_e_mensagem_-_primeira_infancia.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_e_mensagem_-_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal pela Primeira Infância – PMPI, no âmbito do Município de Montanha - ES, e dá outras providências.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1036/pl_27_2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1036/pl_27_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de abono aos servidores públicos do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1077/pl_29_2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1077/pl_29_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Segurança Pública do Município de Montanha/ES e da outras providências</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_complementar_01-2025_-_codigo_tributario.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_complementar_01-2025_-_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Institui o Código Tributário do Município de Montanha, Estado do Espírito Santo e dá outras providências.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/913/projeto_de_lei_complementar_n02-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/913/projeto_de_lei_complementar_n02-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE MONTANHA(ES) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_complementar_03-2025_-_desdobro_de_lotes.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_complementar_03-2025_-_desdobro_de_lotes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para desdobro de Lotes Urbanos no Município de Montanha, Estado do Espírito Santo.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1037/plc_004_-_licenca.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1037/plc_004_-_licenca.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A AMPLIAR O PERÍODO DE LICENÇA MATERNIDADE À SERVIDORA PÚBLICA MUNICIPAL DE 180 (CENTO E OITENTA) DIAS NA FORMA QUE ESPECIFICA e DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_resolucao_no_02.2025_diaria_motoristaassinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_resolucao_no_02.2025_diaria_motoristaassinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos incisos I e II do Art. 3º da Resolução 04/2022.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_resolucao_no_03.2025_funcao_gratificadaassinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_resolucao_no_03.2025_funcao_gratificadaassinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de funções gratificadas no âmbito da Câmara Municipal de Montanha.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/848/01_-_instrucao_normativa_01-2025_-_dispoe_sobre_os_procedimentos_de_contratacoes_por_dispensa_e_inexigibilidade_no_ambito_do_poder_legislativo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/848/01_-_instrucao_normativa_01-2025_-_dispoe_sobre_os_procedimentos_de_contratacoes_por_dispensa_e_inexigibilidade_no_ambito_do_poder_legislativo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Aprova a instrução normativa do sistema de controle interno – SCI nº 01/2025, que dispõe sobre critérios e procedimentos administrativos de aquisição de bens, serviços meio de dispensa ou inexigibilidade de licitação da Câmara Municipal de Montanha/ES.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/859/02_-_instrucao_normativa_02-2025_-_dispoe_sobre_os_procedimentos_de_execucao_financeira_no_ambito_do_poder_legislativo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/859/02_-_instrucao_normativa_02-2025_-_dispoe_sobre_os_procedimentos_de_execucao_financeira_no_ambito_do_poder_legislativo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Aprova a instrução normativa do sistema de controle interno – SCI nº 02/2025, dispõe sobre os procedimentos para regulamentação da execução financeira do Poder Legislativo Municipal de Montanha/ES.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_de_resolucao_-_art._32_inciso_iv.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_de_resolucao_-_art._32_inciso_iv.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV, do artigo 32 da Resolução nº 05/1990 (Regimento Interno da Câmara Municipal de Montanha-ES).</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_resolucao_-_art._56_2o.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_resolucao_-_art._56_2o.pdf</t>
   </si>
   <si>
     <t>Altera o §2º do artigo 56 da Resolução nº 05/1990 (Regimento Interno da Câmara Municipal de Montanha-ES).</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/902/projeto_de_resolucao_-__art._83-a.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/902/projeto_de_resolucao_-__art._83-a.pdf</t>
   </si>
   <si>
     <t>Revoga o §2º, do artigo 83 e acrescenta o art. 83-A ao Regimento Interno.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_resolucao_-_art._203_e_204.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_resolucao_-_art._203_e_204.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 203 e revoga o artigo 204 do Regimento Interno.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/927/01_-_instrucao_normativa_01-2025_-_dispoe_sobre_os_procedimentos_de_contratacoes_por_dispensa_e_inexigibilidade_no_ambito_do_poder_legislativo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/927/01_-_instrucao_normativa_01-2025_-_dispoe_sobre_os_procedimentos_de_contratacoes_por_dispensa_e_inexigibilidade_no_ambito_do_poder_legislativo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>APROVA A INSTRUÇÃO NORMATIVA DO SISTEMA DE CONTROLE INTERNO – SCI Nº 01/2025, QUE DISPÕE SOBRE CRITÉRIOS E PROCEDIMENTOS ADMINISTRATIVOS DE AQUISIÇÃO DE BENS, SERVIÇOS POR MEIO DE DISPENSA OU INEXIGIBILIDADE DE LICITAÇÃO DA CÂMARA MUNICIPAL DE MONTANHA/ES.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/928/02_-_instrucao_normativa_02-2025_-_dispoe_sobre_os_procedimentos_de_execucao_financeira_no_ambito_do_poder_legislativo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/928/02_-_instrucao_normativa_02-2025_-_dispoe_sobre_os_procedimentos_de_execucao_financeira_no_ambito_do_poder_legislativo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>APROVA A INSTRUÇÃO NORMATIVA DO SISTEMA DE CONTROLE INTERNO – SCI Nº 02/2025, QUE DISPÕE SOBRE OS PROCEDIMENTOS PARA REGULAMENTAÇÃO DA EXECUÇÃO FINANCEIRA DO PODER LEGISLATIVO MUNICIPAL DE MONTANHA/ES.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/929/03_-_instrucao_normativa_03-2025_-_dispoe_sobre_os_procedimentos_para_pagamentos_de_suprimentos_de_fundos_no_ambito_da_camara_municipal_de_montanha_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/929/03_-_instrucao_normativa_03-2025_-_dispoe_sobre_os_procedimentos_para_pagamentos_de_suprimentos_de_fundos_no_ambito_da_camara_municipal_de_montanha_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>APROVA A INSTRUÇÃO NORMATIVA DO SISTEMA DE CONTROLE INTERNO – SCI Nº 03/2025, QUE DISPÕE SOBRE OS PROCEDIMENTOS PARA REALIZAÇÃO DE PAGAMENTOS DE SUPRIMENTOS DE FUNDOS NO ÂMBITO DA CÂMARA MUNICIPAL DE MONTANHA/ES.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/951/projeto_de_resolucao_-__art._146_-_dias_da_sessao.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/951/projeto_de_resolucao_-__art._146_-_dias_da_sessao.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução - Altera o artigo 146 do Regimento Interno da Câmara Municipal de Montanha-ES (Resolução nº 05/1990).</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1014/projeto_de_resolucao_-_processos_legislativos_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1014/projeto_de_resolucao_-_processos_legislativos_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROCESSO LEGISLATIVO ELETRÔNICO NO ÂMBITO DA CÂMARA MUNICIPAL DE MONTANHA/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1098/projeto_de_resolucao_2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1098/projeto_de_resolucao_2025_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEVOLUÇÃO DE BENS INSERVÍVEIS DA CÂMARA MUNICIPAL À PREFEITURA MUNICIPAL DE MONTANHA/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1100/projeto_de_resolucao_-_frequencia-1_assinado_assinado_28229_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1100/projeto_de_resolucao_-_frequencia-1_assinado_assinado_28229_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 01/2019 e estabelece nova disciplina para o sistema de registro eletrônico de ponto com identificação biométrica na Câmara Municipal de Montanha.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/952/emenda_a_lei_organica-art._27.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/952/emenda_a_lei_organica-art._27.pdf</t>
   </si>
   <si>
     <t>Proposta de emenda à lei orgânica, visando modificar o Artigo 27º.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1013/emenda_a_lei_organica_-_duodecimo_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1013/emenda_a_lei_organica_-_duodecimo_assinado_1.pdf</t>
   </si>
   <si>
     <t>Altera o inciso VI do artigo 38 da Lei Orgânica do Município de Montanha, para dispor sobre a restituição ou dedução do saldo financeiro dos recursos entregues ao Poder Legislativo.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/841/oficio_11.2025_gab._camara.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/841/oficio_11.2025_gab._camara.pdf</t>
   </si>
   <si>
     <t>REQUERER A IMPUGNAÇÃO a cerca da elaboração das Atas da 5ª Sessão Ordinária, 15 de abril de 2025, da 7ª Sessão Extraordinária, 25 de abril de 2025 e da 8º Sessão Extraordinária, 22 de maio de 2025, realizadas nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/849/requerimento_sessao_vinhatico.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/849/requerimento_sessao_vinhatico.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a Sessão Ordinária do dia 30 de junho de 2025 nas dependências da EEEFM Padre Manoel da Nóbrega, localizada no distrito de Vinhático, neste município.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/860/requerimento_-_retirada_projeto.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/860/requerimento_-_retirada_projeto.pdf</t>
   </si>
   <si>
     <t>Requerimento de retirada do Projeto de Lei nº 06/2025.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_verbal.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_verbal.pdf</t>
   </si>
   <si>
     <t>Requerimento de Dispensa de Redação Final ao Projeto de Lei n° 04/2025, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_verbal.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_verbal.pdf</t>
   </si>
   <si>
     <t>Requerimento para que a Emenda Modificativa n° 03 seja votada pelo Plenário, com dispensa de parecer.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_verbal.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_verbal.pdf</t>
   </si>
   <si>
     <t>Requerimento de dispensa da Elaboração de Redação Final ao Projeto de Lei nº 13/2025, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_verbal.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_verbal.pdf</t>
   </si>
   <si>
     <t>Requerimento para que as Emendas Modificativas n° 05, 06, 07, 08 e 09 sejam votada pelo Plenário, com dispensa de parecer.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_verbal.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_verbal.pdf</t>
   </si>
   <si>
     <t>Requerimento para que a Emenda Modificativa n° 10 seja votada pelo Plenário, com dispensa de parecer.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_verbal.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_verbal.pdf</t>
   </si>
   <si>
     <t>Requerimento de DISPENSA DE REDAÇÃO FINAL aos Projetos de Lei Complentar de nº 01/2025 e 03/2025, ambos de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_-_pedido_de_retirada_de_pauta_-_controle_interno.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_-_pedido_de_retirada_de_pauta_-_controle_interno.pdf</t>
   </si>
   <si>
     <t>Pedido de Retirada de Pauta das Instruções Normativas n° 01 e n° 02, de origem desta Controladoria Interna do Poder Legislativo.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_11-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_11-2025.pdf</t>
   </si>
   <si>
     <t>Requer dispensa do prazo regimental e tramitação em regime de urgência do projeto de Lei 17/2022.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_prorrogacao_de_prazo_cfo_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_prorrogacao_de_prazo_cfo_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de prorrogação de prazo.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_verbal.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_verbal.pdf</t>
   </si>
   <si>
     <t>Solicitação de dispensa de Redação Final aos Projetos de Lei nº 10 e 11, de autoria do Poder Legislativo, e ao Projeto de Lei nº 17, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_verbal.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_verbal.pdf</t>
   </si>
   <si>
     <t>Solicitação de dispensa de Redação Final aos Projetos de Lei nº 14, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_retirada_de_pl_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_retirada_de_pl_assinado.pdf</t>
   </si>
   <si>
     <t>Requer a Retirada de Projeto de Lei Ordinária do Legislativo nº 09/2025, em razão de duplicidade.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_sessao_vinhatico.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_sessao_vinhatico.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, com fundamento no Artigo 33, parágrafo único, e no Artigo 41, inciso XII, do Regimento Interno desta Casa Legislativa, vem, respeitosamente, apresentar o presente: REQUERIMENTO Que seja realizada a Sessão Ordinária do dia 01 de dezembro de 2025 nas dependências da EEEFM Padre Manoel da Nóbrega, localizada no distrito de Vinhático, neste município. A presente solicitação tem como objetivo aproximar o Poder Legislativo da comunidade local, oportunizando aos cidadãos de Vinhático maior acesso e participação nas atividades parlamentares, promovendo a transparência, o diálogo e o fortalecimento da democracia. Ressalta-se que a Escola Padre Manoel da Nóbrega possui espaço físico adequado para a realização da sessão, garantindo a estrutura mínima necessária para a condução dos trabalhos legislativos._x000D_
 Diante do exposto, requer-se que o presente requerimento seja incluso na pauta e submetido à votação na próxima sessão ordinária.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1008/requerimento_verbal.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1008/requerimento_verbal.pdf</t>
   </si>
   <si>
     <t>Vereador:_x000D_
 Pela Ordem, Senhor Presidente, considerando que todas as proposições que compõem a pauta, requeiro a dispensa da leitura das matérias da Ordem do Dia, para que possamos prosseguir diretamente à discussão e votação.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1009/requerimento_verbal.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1009/requerimento_verbal.pdf</t>
   </si>
   <si>
     <t>Vereador:_x000D_
 Pela Ordem, Senhor Presidente, requeiro dispensa de Redação final aos Projetos aprovados na presente Sessão.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1026/scan_20251125_115850365.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1026/scan_20251125_115850365.pdf</t>
   </si>
   <si>
     <t>Solicitação de Sessão Solene Extraordinária em Comemoração ao Dia da Engenharia e Agronomia do Município de Montanha/ES.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_de_sessao_solene_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_de_sessao_solene_assinado.pdf</t>
   </si>
   <si>
     <t>REQUERER A CONVOCAÇÃO DE SESSÃO SOLENE</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_de_sessao_solene_kaua.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_de_sessao_solene_kaua.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, com assento nesta Egrégia Casa Legislativa, no uso de suas prerrogativas regimentais e legais, vem respeitosamente à presença de Vossa Excelência REQUERER a CONVOCAÇÃO DE SESSÃO SOLENE para o dia 23 de Dezembro de 2025, às 19:00 horas.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>ODAIR CELIN, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, FÁTIMA BARROS, GIOVANI DA GRÁFICA</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_01-2025.pdf</t>
+    <t>ODAIR CELIN, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, FÁTIMA BARROS, GIOVANI DA GRÁFICA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_01-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize a realização de um projeto de iluminação pública, nos seguintes trechos: Da entrada do Município de Montanha/ES, até o trevo que liga Montanha x Cristal do Norte; e, da entrada do bairro Vila Verde, Distrito de Vinhático, até a Escola Família Agrícola (EFAV), esta, localizada na Rodovia Montanha/ES x Vinhático/ES.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>GIOVANI DA GRÁFICA, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, FÁTIMA BARROS, ODAIR CELIN</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_02-2025.pdf</t>
+    <t>GIOVANI DA GRÁFICA, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, FÁTIMA BARROS, ODAIR CELIN</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_02-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo adquira a área pertencente à Associação Atlética do Banco do Brasil (AABB), localizada na Estrada Montanha x Sobrado, nº 01, Bairro Brasilia, Montanha/ES, Cep.: 29.890-000.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_03-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_03-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize a construção de uma creche que atenda aos bairros Irmã Maria Zélia Prudente, Amazonas, Idelza Teixeira Borgo, Chico Lopes e COHAB (casinhas), ao lado da Praça do bairro Amazonas.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>ALLAN CORTES, MAINE BRITO, PAULINHO MOTORISTA, TARCISIO DEPOLO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_04-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_04-2025.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada uma reforma completa na estrutura física do Mercado Municipal.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao_05-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao_05-2025.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciadas novas plantas nos locais onde foram retiradas as palmeiras, priorizando espécies adequadas ao ambiente urbano e que contribuam para a arborização da cidade.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_06-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_06-2025.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a construção de uma creche no bairro COHAB, próximo a Unidade de Atenção Primária de Saúde (APS) localizada perto das casas populares.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_07-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_07-2025.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a reforma e a compra de novas bancas destinadas aos feirantes do Mercado Municipal.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_08-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_08-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize a ampliação do espaço do cemitério e reforma com construção de muro no distrito de São Sebastião do Norte.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_n._09.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_n._09.pdf</t>
   </si>
   <si>
     <t>Indicação para que haja uma substituição nas lâmpadas instaladas atualmente na rede de iluminação pública no Distrito de São Sebastião do Norte, por lâmpadas de tecnologia LED.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao_n._10.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao_n._10.pdf</t>
   </si>
   <si>
     <t>Indicação para que o órgão competente analise a viabilidade de instalar luminárias direcionadas à rodovia ES- 130, utilizando-se das estruturas já existentes com a extensão de hastes nos postes para que a iluminação seja voltada a via.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>FÁTIMA BARROS, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, GIOVANI DA GRÁFICA, ODAIR CELIN</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/713/indicacao_n._11.pdf</t>
+    <t>FÁTIMA BARROS, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, GIOVANI DA GRÁFICA, ODAIR CELIN</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/713/indicacao_n._11.pdf</t>
   </si>
   <si>
     <t>Indicação para solicitação de reforma e modernização do Mercado Municipal.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_12-25.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_12-25.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja construída uma Capela Mortuária em Vinhático, a fim de atender a população residente no distrito e nas suas proximidades.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, FÁTIMA BARROS, GIOVANI DA GRÁFICA, ODAIR CELIN</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_n._13.pdf</t>
+    <t>CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, FÁTIMA BARROS, GIOVANI DA GRÁFICA, ODAIR CELIN</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_n._13.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja construída uma Capela Mortuária no Município de Montanha.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_14.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Indicação para a realização da construção de um muro no entorno da quadra esportiva situada no Bairro Amazonas, diante da necessidade de preservar a_x000D_
 segurança e o bem-estar da comunidade.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_15.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Indicação dada ao Poder Executivo Municipal a designação de um vigia para a quadra esportiva localizada no Bairro Amazonas, Rua Sapucaia.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_16.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indicação para que os funcionários públicos residentes no Distrito de Vinhático recebam o ticket alimentação no local onde estanciam (Vinhático).</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_17.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Poder Executivo faça a adoção ao Programa Bem-Estar Animal no Município.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_18.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja instalado coletores de lixo (lixeiras) em Montanha, Vinhático e São Sebastião do Norte.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_19.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Poder Executivo faça uma Capela Mortuária no Distrito de Vinhático.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_20.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado um projeto de paisagismo no entorno da quadra esportiva situada no Bairro Amazonas.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/</t>
+    <t>http://sapl.montanha.es.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação para que o Poder Executivo do município realize uma reforma na área de lazer do Bairro Maria Zélia, que compreende a Praça Dázio Brasileiro Rios, a quadra de esportes e o parquinho, localizados na Rua Paraju.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>Indicação para que seja disponibilizada um kit lanche para os munícipes que utilizam o transporte da Secretaria Municipal de Saúde para a realização de consultas e exames em outros municípios.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_23.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Indicação para a instalação de iluminação pública na Rua Guanabara, situada no Bairro Alto Bonito, no Distrito do Vinhático, Município de Montanha — ES.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_24.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indicação para a implementação de quebra-molas na Avenida Antônio Paulino, no trecho compreendido entre o Mercado Municipal e o Cemitério, no Município de Montanha — ES.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_25.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja construída uma extensão para o CRÁS de Vinhático.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_26.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal que implemente a Farmácia Básica Municipal em todas as unidades da Estratégia de Saúde da Família (PSFs)_x000D_
 do município de Montanha.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_27_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_27_1.pdf</t>
   </si>
   <si>
     <t>Indicação e viabilização de uma Brinquedopraça ao Poder Executivo Municipal, com o objetivo de proporcionar um espaço adequado, seguro e inclusivo para o lazer e recreação das crianças da nossa comunidade.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_28.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Indicação para que o órgão competente analise a viabilidade para o fornecimento de medicamentos não padronizados ou em falta na rede pública de saúde do Município de Montanha- ES.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>PAULINHO MOTORISTA, ALLAN CORTES, CÉLIA DO POSTO, TARCISIO DEPOLO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_29.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_29.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 29. MULTIRÃO DA SAÚDE NO MUNICÍPIO DE MONTANHA/ES. AUTORIA: PAULO CEZAR FIORI GHIOTO; TARCÍSIO PESSOA DEPOLO; CÉLIA RODRIGUES DE SOUZA; NEILTON W. DA SILVA CÔRTES.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_30.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja providenciado a instalação de rede Wi-Fi gratuita no Mercado Municipal.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_estadio_otto_reuter_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_estadio_otto_reuter_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação da implementação de um portão no Estádio Municipal Otto Lottar Reuter Lima na parte anexa a arquibancada (para entrada exclusiva de ambulâncias)</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>FÁTIMA BARROS, DIVALDIM DA AGRICUTURA, GIOVANI DA GRÁFICA</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_de_projeto_de_lei_para_pais_de_portadores_de_tea.pdf</t>
+    <t>FÁTIMA BARROS, DIVALDIM DA AGRICULTURA, GIOVANI DA GRÁFICA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_de_projeto_de_lei_para_pais_de_portadores_de_tea.pdf</t>
   </si>
   <si>
     <t>Solicitação de elaboração e apresentação de Projeto de Lei Municipal para regulamentação da Lei Federal nº 13.370/2016, que dispõe sobre a redução de jornada de trabalho para pais e mães de filhos com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_de_projeto_de_lei_para_ampliacao_de_licenca-maternidade.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_de_projeto_de_lei_para_ampliacao_de_licenca-maternidade.pdf</t>
   </si>
   <si>
     <t>Indicação para elaboração e apresentação de Projeto de Lei que regulamenta a ampliação da licença-maternidade para 180 dias no município de Montanha.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PAULINHO MOTORISTA, ALLAN CORTES, MAINE BRITO, TARCISIO DEPOLO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_equoterapia.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_equoterapia.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, por meio da Secretaria Municipal de Saúde ou da Secretaria de Assistência Social, estude a viabilidade de criação de um Programa Municipal de Equoterapia, com a oferta gratuita desse serviço terapêutico à população do município de Montanha.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_para_reajuste_do_valor_do_ticket-feira.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_para_reajuste_do_valor_do_ticket-feira.pdf</t>
   </si>
   <si>
     <t>Indicação para reajuste do valor do Ticket-Feira, com base no IGP-M acumulado desde o último reajuste em 2014.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação de obras de revitalização na Praça Osvaldo Lopes.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/776/revitalizacao_do_campo_de_areia_vinhatico_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/776/revitalizacao_do_campo_de_areia_vinhatico_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja realizada a revitalização do campo de areia localizado no Distrito do Vinhático, promovendo melhorias na infraestrutura do espaço, como nivelamento do terreno, instalação de portões, manutenção das traves e cercamento, entre outras ações necessárias.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/777/construcao_de_parquinho_no_assentamento_francisco_domingos_ramos_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/777/construcao_de_parquinho_no_assentamento_francisco_domingos_ramos_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja viabilizada a construção de um parquinho infantil no Assentamento Francisco Domingos Ramos (Jacuba).</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/793/12._pedido_de_indicacao_-tratores_cortadores_de_grama.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/793/12._pedido_de_indicacao_-tratores_cortadores_de_grama.pdf</t>
   </si>
   <si>
     <t>aquisição de dois tratores cortadores de grama, sendo: um destinado ao Distrito de Vinhático e o outro para atender à sede do município de Montanha e suas comunidades rurais.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/800/camara_municipal.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/800/camara_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação de aumento do valor da diária dos motoristas da prefeitura.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/803/quadra_coab_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/803/quadra_coab_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilizado instalação de cobertura na arquibancada da quadra localizada no bairro Cohab, no município de Montanha/ES.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_02_odair_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_02_odair_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada a construção de um ponto de ônibus no curral preto localizado entre o distrito de Vinhático e Montanha.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/805/iluminacao_rua_vinhatico_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/805/iluminacao_rua_vinhatico_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça instalação de iluminação pública na Rua Vinhático, localizada no município de Montanha/ES.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>CÉLIA DO POSTO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/806/ana_paula__celia.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/806/ana_paula__celia.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada a troca de iluminação pública do Bairro Atlântica, por lâmpadas de LED.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/807/tela_otto_reuter_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/807/tela_otto_reuter_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que analise a possibilidade de instalar telas de proteção nas laterais do Estádio Municipal Otto Reuter Lottar.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_reforma_da_quadra_society_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_reforma_da_quadra_society_assinado.pdf</t>
   </si>
   <si>
     <t>Para que possa realizar a reforma da quadra society da Comunidade São Sebastião do Norte.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_transporte_passe_livre_28229_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_transporte_passe_livre_28229_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja criado um projeto de Lei, que garanta a implantação de PASSE LIVRE no município para os deficientes e idosos acima de 60 (sessenta) anos na tarifa de transporte coletivo urbano do nosso município.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/826/pedido_de_providencia.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/826/pedido_de_providencia.pdf</t>
   </si>
   <si>
     <t>Solicitação para Construção de um Aeroporto no Município de Montanha - ES</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/828/pedido_de_providencia_esf27s_28129_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/828/pedido_de_providencia_esf27s_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a adaptação dos banheiros dos ESF’s do Município e dos distritos, para que eles sejam acessíveis aos cadeirantes, aumentando largura das portas, colocando barras de apoio, vasos e pias na altura adequada, piso antiderrapante, entre outros.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/829/contrucao_de_banheiro_no_campo_da_vila_verde_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/829/contrucao_de_banheiro_no_campo_da_vila_verde_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja realizada a construção de banheiros e a manutenção dos vestiários existentes no campo de futebol localizado no bairro Vila Verde, no Distrito do Vinhático.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_absorventes_28129_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_absorventes_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Viabilização da inclusão de absorventes menstruais para a população do sexo feminino, nas cestas básicas distribuídas pelo Município.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_calcamento_de_rua_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_calcamento_de_rua_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada o calçamento da Rua Sebastião Ribeiro, localizada na comunidade São Sebastião do Norte.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/836/iluminacao_rua_da_vila_verde-_vinhatico_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/836/iluminacao_rua_da_vila_verde-_vinhatico_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça instalação de iluminação_x000D_
 pública na Rua Sete de Setembro, localizada na Vila Verde no_x000D_
 Distrito de Vinhático.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/837/iluminacao_rua_da_vila_verde-_vinhatico_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/837/iluminacao_rua_da_vila_verde-_vinhatico_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça instalação de iluminação_x000D_
 pública na Rua sentido ao loteamento de Osvaldo Chagas,_x000D_
 localizada na Vila Verde no Distrito de Vinhático.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/838/doc-_cartilha_.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/838/doc-_cartilha_.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Poder Executivo para produção de cartilhas educativas de conscientização no trânsito, com apoio do Poder Legislativo na divulgação _x000D_
 e distribuição</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/845/colocar_telas_de_protecao_quadra_vinhatico_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/845/colocar_telas_de_protecao_quadra_vinhatico_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o fechamento ou a instalação de uma tela de_x000D_
 proteção na parte superior da quadra poliesportiva do Distrito do_x000D_
 Vinhático.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_reajuste_professores_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_reajuste_professores_assinado.pdf</t>
   </si>
   <si>
     <t>Que o salário dos professores do Município seja reajustado e equiparado ao piso salarial.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/847/assinado_-_doc_giovanni_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/847/assinado_-_doc_giovanni_assinado.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso de suas atribuições legais, vem mui respeitosamente à presença dos Ilustres Vereadores, solicitar que após leitura em Plenário, seja encaminhada a Excelentíssima Senhora Prefeita Municipal a seguinte INDICAÇÃO:_x000D_
 ➢ Solicitação para que o Poder Executivo realize a cobertura da alameda localizada em frente à Igreja Matriz de Montanha e ao lado da Secretaria de Meio Ambiente, para melhor atender os feirantes que realizam a feira agroecológica.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/853/realizada_manutencao_completa_no_mercado_do_vinhatico_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/853/realizada_manutencao_completa_no_mercado_do_vinhatico_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo seja realizada manutenção completa no Mercado do Vinhático com Pintura geral do local, Melhoria na iluminação, Substituição dos cercadinhos por materiais mais adequados e duráveis.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/854/limpeza_adequada_nas_duas_pontes_da_baixada_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/854/limpeza_adequada_nas_duas_pontes_da_baixada_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo seja realizada uma limpeza adequada nas duas pontes da Baixada, considerando a aproximação do período chuvoso.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/855/seja_realizada_a_retirada_da_academia_instalada_na_praca_do_centro._assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/855/seja_realizada_a_retirada_da_academia_instalada_na_praca_do_centro._assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo seja realizada a retirada da academia instalada na Praça do Centro.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao.pdf</t>
   </si>
   <si>
     <t>Que construído um desvio para a passagem de caminhões no município, afim de viabilizar o transporte desses veículos pesados no entorno do município - direção oeste leste (trevo de Montanha à Ascamonte).</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/909/14._pedido_de_indicacao_-_casa_dos_projetos_assentamentos.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/909/14._pedido_de_indicacao_-_casa_dos_projetos_assentamentos.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a implantação de uma unidade itinerante da “Casa dos Projetos” para atendimento aos assentamentos e comunidades rurais do município.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_assinada.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_assinada.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para ampliação ao final da rua Afonso Depolo, a fim de efetuar uma ligação entre os bairros Centro e Dominguinhos, incluindo o manilhamento da área, devendo-se observar a legislação ambiental e demais legislações vigentes.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/914/15._pedido_de_indicacao_-_area_lazer-_assentamento.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/914/15._pedido_de_indicacao_-_area_lazer-_assentamento.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a construção de uma área de lazer na área social do Assentamento Adriano Machado, contemplando equipamentos para recreação, prática esportiva e convivência comunitária.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_patrocinio_atleta_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_patrocinio_atleta_assinado.pdf</t>
   </si>
   <si>
     <t>Para que encaminhe a Câmara Municipal de Montanha um Projeto de Lei com o objetivo da inclusão do patrocínio de atletas como modalidade de transação de débitos tributários no Município de Montanha-ES.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/918/ponto_de_onibus_comunidade_amorin_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/918/ponto_de_onibus_comunidade_amorin_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja realizada a reforma do ponto de ônibus da Comunidade Amorim.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/920/3_-_domiguinhos-.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/920/3_-_domiguinhos-.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize estudo de viabilidade técnica e ambiental para a execução de manilhamento em linha reta, partindo de área localizada no bairro Dominguinhos, nas proximidades do CRAS – Avenida Presidente Kennedy, acompanhando a direção do leito do córrego até a Rua Regina Oliveira Matos, com o objetivo de promover adequada drenagem pluvial e garantir melhor integração urbana entre os bairros Decão, Centro e Dominguinhos.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, Neilton Wanderlan da Silva Côrtes, no uso de suas atribuições legais, vem, respeitosamente, requerer, em regime de urgência, a implantação imediata de sinalização viária nas vias utilizadas pelo tráfego de caminhões dentro do perímetro urbano.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/926/3_-_domiguinhos_-_protocolado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/926/3_-_domiguinhos_-_protocolado.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade técnica e ambiental para a execução de manilhamento em linha reta, partindo de área localizada no bairro Dominguinhos, nas proximidades do CRAS – Avenida Presidente Kennedy, acompanhando a direção do leito do córrego até a Rua Regina Oliveira Matos, com o objetivo de promover adequada drenagem pluvial e garantir melhor integração urbana entre os bairros Decão, Centro e Dominguinhos.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/930/16._pedido_de_indicacao_-_lampadas_led_barragem.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/930/16._pedido_de_indicacao_-_lampadas_led_barragem.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a instalação de iluminação em LED na parte superior da barragem, especificamente no local onde está disposto o nome “Montanha”.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/948/4_-_salario_dos_advogados_do_municipio.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/948/4_-_salario_dos_advogados_do_municipio.pdf</t>
   </si>
   <si>
     <t>INDICO à Chefe do Poder Executivo que avalie a possibilidade de encaminhar a este legislativo Municipal projeto de lei dispondo sobre a estruturação, revisão e aumento salarial dos profissionais da advocacia lotados nos setores municipais, em especial na Assistência Jurídica Municipal (Vinculado à Secretaria Municipal de Assistência Social de Montanha); CREAS – Centro de referência da assistência social; Secretaria Municipal de Educação, Ciência e Tecnologia (Por ser sistema de ensino); Fundo Municipal de Saúde e Fundo Municipal de Assistência Social, dentre outros setores.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/955/17._pedido_de_indicacao_-_construcao_de_quadra_ao_lado_do_cras.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/955/17._pedido_de_indicacao_-_construcao_de_quadra_ao_lado_do_cras.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a instalação de duas quadras de areia no terreno situado na Rua Conceição da Barra (frente) e Avenida Presidente Kennedy (fundo), ao lado do CRAS, conforme projeto que segue em anexo.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_psf_elizia3.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_psf_elizia3.pdf</t>
   </si>
   <si>
     <t>INDICA a Vossa Excelência que seja atribuído o nome de Elízia Amaral de Oliveira ao novo ESF - Estratégia Saúde da Família, atualmente em construção no bairro Cohab, neste Município.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/957/instalacao_de_lixeiras.docx_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/957/instalacao_de_lixeiras.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Proporcionar melhores condições de limpeza urbana e preservação ambiental, por meio da instalação de lixeiras em pontos estratégicos do município.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_museu_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_museu_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Senhora Prefeita Municipal de Montanha, e à Secretaria Municipal de Cultura e Turismo, o pedido para que seja realizado o tombamento da Casa situada na Avenida Colatina, 374, no bairro Fundão, município de Montanha/ES, para a criação de um Museu Histórico neste local. Sugere neste ato o nome de “Comercinho da Palha”, o qual foi dado o primeiro nome do povoado de Montanha/ES.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_nome_praca_coahb_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_nome_praca_coahb_assinado.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso de suas atribuições legais, vem mui respeitosamente à presença dos Ilustres Vereadores, solicitar que após leitura em Plenário, seja encaminhada a Excelentíssima Senhora Prefeita Municipal a seguinte INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 A presente sugestão para que a praça pública localizada no bairro Cohab — a qual ainda não possui nome oficial e possui uma quadra poliesportiva — passe a ser denominada Praça Geraldo Carlos da Silva – “Geraldo Radiola”.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1027/scan_20251125_111432698.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1027/scan_20251125_111432698.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a adequação, padronização e implantação de faixas de pedestres com acessibilidade em todo o perímetro urbano do município de Montanha/ES, incluindo a instalação de rampas, nivelamento, rebaixamento de guias e sinalização,  bem como a instalação de novas faixas acessíveis em pontos de grande fluxo de pessoas.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_cameras.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_cameras.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso de suas atribuições legais, vem mui respeitosamente à presença dos Ilustres Vereadores, solicitar que após leitura em Plenário, seja encaminhada a Excelentíssima Senhora Prefeita Municipal a seguinte INDICAÇÃO:_x000D_
 _x000D_
 A instalação de câmeras de videomonitoramento nos seguintes locais estratégicos da cidade, com o objetivo de reforçar a segurança pública, auxiliar na prevenção de crimes e apoiar ações de fiscalização:_x000D_
 _x000D_
 1.	Trevo de acesso a comunidade do 30 de Maio;_x000D_
 2.	Trevo de acesso à cidade de Nanuque;_x000D_
 3.	Saída para a Damare/AABB;_x000D_
 4.	Saída para o Frigorífico;_x000D_
 5.	Trevo de acesso ao município de Nanuque/MG._x000D_
 6.	No distrito do Vinhático, na saída para o “vai querer”;_x000D_
 7.	Saída para o município de Montanha/ES (distrito do Vinhático);_x000D_
 8.	Saída para o município de Pinheiros/ES (distrito do Vinhático).</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/796/emenda_motificativa_pl_02.2025_cmm_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/796/emenda_motificativa_pl_02.2025_cmm_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº /2025 AO PROJETO DE LEI Nº 02/2025</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>PAULINHO MOTORISTA, CÉLIA DO POSTO, ODAIR CELIN</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/798/emenda_modificativa_pr_nc2ba_03.2025_cmm_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/798/emenda_modificativa_pr_nc2ba_03.2025_cmm_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº /2025 AO PROJETO DE RESOLUÇÃO Nº 03/2025</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação Saúde e Assistência  e de Direito à Diversidade Sexual e à Identidade de Gênero</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/868/emenda_modificativa_-_projeto_13-2025_executivo.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/868/emenda_modificativa_-_projeto_13-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa visando modificar o Artigo 2º, do Projeto de Lei 13/2025, do Poder Executivo.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>GIOVANI DA GRÁFICA, FÁTIMA BARROS</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/878/1_-_emenda_motificativa_pl_03.2025_pmm_art.1_28129_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/878/1_-_emenda_motificativa_pl_03.2025_pmm_art.1_28129_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº     /2025 AO PROJETO DE LEI Nº 03/2025_x000D_
 _x000D_
 Os Vereadores que subscrevem, vem nos termos do Artigo 116, §5º, do Regimento Interno desta Câmara, apresentar a presente emenda, visando modificar o Artigo 1º caput do Projeto de Lei 03/2025, da Prefeitura Municipal de Montanha, o qual terá a seguinte redação:_x000D_
 Art. 1º – Fica o Poder Executivo Municipal autorizado a permitir o desdobro de lotes urbanos localizados no território do Município de Montanha, Estado do Espírito Santo, inclusive no distrito de Vinhático, São Sebastião do Norte e demais núcleos urbanos consolidados, observadas as disposições da legislação urbanística municipal, estadual e federal aplicáveis.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/879/2_-_emenda_motificativa_pl_03.2025_pmm_art.3.ii_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/879/2_-_emenda_motificativa_pl_03.2025_pmm_art.3.ii_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº     /2025 AO PROJETO DE LEI Nº 03/2025_x000D_
 _x000D_
 Os Vereadores que subscrevem, vem nos termos do Artigo 116, §5º, do Regimento Interno desta Câmara, apresentar a presente emenda, visando modificar o Artigo 3º, II do Projeto de Lei 03/2025, da Prefeitura Municipal de Montanha, o qual terá a seguinte redação:_x000D_
 _x000D_
 Art. 3º, II – Que sejam em loteamentos já existentes, regularizados até a promulgação da Lei n ° 13 de 16 de dezembro de 2009, com aproveitamento do sistema viário existente, que não implique na abertura de novas vias e logradouros públicos, nem o prolongamento, a modificação, ou a ampliação dos existentes.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/880/3_-_emenda_motificativa_pl_03.2025_pmm_art.4_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/880/3_-_emenda_motificativa_pl_03.2025_pmm_art.4_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, vem nos termos do Artigo 116, §5º, do Regimento Interno desta Câmara, apresentar a presente emenda, visando modificar o Artigo 4, I do Projeto de Lei 03/2025, da Prefeitura Municipal de Montanha, o qual terá a seguinte redação:_x000D_
 _x000D_
 Art. 4º, I – Escritura Pública, devidamente registrada no CRI, ou instrumento Particular de Compra e Venda, ou documento equivalente, o qual será objeto de análise pelo órgão público municipal competente.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/881/4_-_emenda_motificativa_pl_03.2025_pmm_art.4.ii_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/881/4_-_emenda_motificativa_pl_03.2025_pmm_art.4.ii_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, vem nos termos do Artigo 116, §5º, do Regimento Interno desta Câmara, apresentar a presente emenda, visando modificar o Artigo 4, II do Projeto de Lei 03/2025, da Prefeitura Municipal de Montanha, o qual terá a seguinte redação:_x000D_
 _x000D_
 Art. 4º, II – Memorial descrevendo os novos lotes resultantes do desdobro, com o nome do loteamento, número de quadra, número dos lotes e seus confrontantes em todas as faces.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/882/5_-_emenda_motificativa_pl_03.2025_pmm_art.4.iv_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/882/5_-_emenda_motificativa_pl_03.2025_pmm_art.4.iv_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, vem nos termos do Artigo 116, §5º, do Regimento Interno desta Câmara, apresentar a presente emenda, visando modificar o Artigo 4, IV do Projeto de Lei 03/2025, da Prefeitura Municipal de Montanha, o qual terá a seguinte redação:_x000D_
 _x000D_
 Art. 4º, IV – Planta com escala utilizada, em 3 (três) vias, demonstrando a situação anterior ao desdobro, e como ficará na forma requerida, contendo:_x000D_
 _x000D_
 b) identificação do lote ou lotes a serem desdobrados, com o nome do loteamento, número da quadra, número do lote ou lotes e de seus confrontantes em todas as faces.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/883/6_-_emenda_motificativa_pl_03.2025_pmm_art.6_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/883/6_-_emenda_motificativa_pl_03.2025_pmm_art.6_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, vem nos termos do Artigo 116, §5º, do Regimento Interno desta Câmara, apresentar a presente emenda, visando modificar o Artigo 6° do Projeto de Lei 03/2025, da Prefeitura Municipal de Montanha, o qual terá a seguinte redação:_x000D_
 _x000D_
 Art. 6º – A aprovação do desdobro deverá ser ingressada no fólio real de registro desta circunscrição, no prazo de 90 (noventa) dias, a contar da data da Certidão de Desdobro.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/890/apresentacao_de_emenda_de_forma_verbal.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/890/apresentacao_de_emenda_de_forma_verbal.pdf</t>
   </si>
   <si>
     <t>Emenda realizada de forma verbal, por ocasião dos debates _x000D_
 _x000D_
 O Excelentíssimo Vereador Moyses Giovani Marquiori apresentou emenda, visando modificar o Artigo 4, II, do Projeto de Lei Complementar nº 03/2025, de autoria do Poder Executivo, com a seguinte redação:_x000D_
 Art. 4º, II –Memorial descrevendo os novos lotes resultantes do desdobro, contendo o nome do loteamento, número de quadra, número dos lotes, número da inscrição municipal do lote desdobrado e dos seus confrontantes em todas as faces, com nome e assinatura do proprietário.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/936/emenda_motificativa_pl_10.2025_cmm_assinado_assinado1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/936/emenda_motificativa_pl_10.2025_cmm_assinado_assinado1.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização da Realização de Competições Esportivas no Município de Montanha, Estado do Espírito Santo, e dá Outras Providências.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/937/emenda_motificativa_pl_11.2025_cmm_assinado_assinado1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/937/emenda_motificativa_pl_11.2025_cmm_assinado_assinado1.pdf</t>
   </si>
   <si>
     <t>FAÇO SABER QUE A CÂMARA MUNICIPAL DE MONTANHA APROVA, E O PODER EXECUTIVO SANCIONA A SEGUINTE LEI</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1109/emenda_13-25.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1109/emenda_13-25.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º do Projeto de Lei Substitutivo nº 03/2025, que concede abono pecuniário aos servidores da Câmara.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>MOPSR</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/744/mocao_de_pesar_antonio_pereira.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/744/mocao_de_pesar_antonio_pereira.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, usando das prerrogativas conferidas pelo Regimento Interno, requer que após ciência do Soberano Plenário, seja CONSIGNADO um VOTO DE PESAR, pelo falecimento do Senhor ANTÔNIO PEREIRA DE OLIVEIRA, conhecido por Antônio do Posto, ocorrido no dia 08/01/2025, e que seja concedido 01 (um) minuto de silêncio.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/745/mocao_de_pesar_etevaldo_evangelista_.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/745/mocao_de_pesar_etevaldo_evangelista_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, usando das prerrogativas conferidas pelo Regimento Interno, requer que após ciência do Soberano Plenário, seja CONSIGNADO um VOTO DE PESAR, pelo falecimento do Senhor ETEVALDO EVANGELISTA COELHO, conhecido por Tevaldo, ocorrido no dia 29/01/2025, e que seja concedido 01 (um) minuto de silêncio.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/746/mocao_de_pesar_elizia_amaral.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/746/mocao_de_pesar_elizia_amaral.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, usando das prerrogativas conferidas pelo Regime Interno, requer que após ciência do Soberano Plenário, seja Consignado um VOTO DE PESAR, pelo primeiro ano de falecimento da Ex-Vereadora a Srª. Elizia Amaral de Oliveira, que ocorreu no dia 28 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/814/mocao_de_pesar_-_trajano.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/814/mocao_de_pesar_-_trajano.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. TRAJANO JOSÉ DE CONCEIÇÃO MENEZES, ocorrido no dia 09 de maio de 2025.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/827/mocao_de_pesar_joao_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/827/mocao_de_pesar_joao_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR do Senhor João Bispo dos Santos, ocorrido no dia 23 de maio de 2025.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/830/mocao_de_pesar_deusdeth_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/830/mocao_de_pesar_deusdeth_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  do Senhor Deusdeth Jesus Pereira, ocorrido no dia 22 de maio de 2025, no município de Montanha/ES.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/832/mocao_de_pesar_paulo_cesar.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/832/mocao_de_pesar_paulo_cesar.pdf</t>
   </si>
   <si>
     <t>O Vereador Allan Cortes, no uso de suas atribuições legais e em nome da Câmara Municipal de Montanha/ES, manifesta profundo pesar pelo falecimento do senhor Paulo César Ferreira Cardoso, ocorrido no dia 20 de maio de 2025.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/833/mocao_de_pesar_jhon_lenon.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/833/mocao_de_pesar_jhon_lenon.pdf</t>
   </si>
   <si>
     <t>O Vereador Allan Cortes, no uso de suas atribuições legais, manifesta, com profundo sentimento de pesar, o falecimento do senhor Jhon Lenon Nascimento Pessoa, ocorrido no dia 15 de maio de 2025, na cidade de Montanha/ES.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/834/mocao_de_pesar_lotavino_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/834/mocao_de_pesar_lotavino_assinado.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Montanha-ES, por iniciativa do Vereador Allan Côrtes, manifesta, por meio desta, profundo pesar pelo falecimento do senhor Lotavino Pedro da Silva, ocorrido no dia 22 de maio de 2025, no município de Montanha-ES.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>GIOVANI DA GRÁFICA, ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICUTURA, FÁTIMA BARROS, MAINE BRITO, ODAIR CELIN, PAULINHO MOTORISTA, TARCISIO DEPOLO</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/861/mocao_de_pesar.pdf</t>
+    <t>GIOVANI DA GRÁFICA, ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, FÁTIMA BARROS, MAINE BRITO, ODAIR CELIN, PAULINHO MOTORISTA, TARCISIO DEPOLO</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/861/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR DE LANDULFO EUDÓXIO DE SOUZA</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/862/mocao_zezito_28229_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/862/mocao_zezito_28229_assinado.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Sr. ZEZITO JOSÉ DA SILVA, ocorrido no dia 22 de Junho de 2025, assim manifesta por meio desta Moção de Pesar, o mais profundo sentimento de solidariedade e respeito à família enlutada pelo falecimento do senhor Zezito, cidadão que marcou sua trajetória neste município com integridade, compromisso e dedicação à comunidade.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/877/mocao_de_pesar_ernesto_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/877/mocao_de_pesar_ernesto_assinado.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Montanha-ES, por iniciativa do Vereador Allan Côrtes, manifesta, por meio desta, profundo pesar pelo falecimento do senhor Ernesto Almeida Ribeiro, ocorrido no dia 6 de julho de 2025, aos 88 anos de idade. Nascido em 31 de janeiro de 1937, o Senhor Ernesto foi um ilustre morador de nossa querida Montanha por longos anos, dedicando sua vida e esforços ao desenvolvimento e bem-estar de nossa comunidade.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/964/mocao_de_pesar_-_lindaura.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/964/mocao_de_pesar_-_lindaura.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da senhora LINDAURA RODRIGUES LACERDA.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/965/mocao_de_pesar_-_leninha.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/965/mocao_de_pesar_-_leninha.pdf</t>
   </si>
   <si>
     <t>moção de pesar pelo falecimento da senhora IRENI SILVEIRA LIMA</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/966/mocao_de_pesar_-_jose.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/966/mocao_de_pesar_-_jose.pdf</t>
   </si>
   <si>
     <t>moção de pesar pelo falecimento do senhor JOSE RODRIGUES DOS SANTOS</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/969/mocao_de_pesar_-_dolores_raulino.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/969/mocao_de_pesar_-_dolores_raulino.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Dolores Raulino.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/973/mocao_de_pesar__-_jair_selin.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/973/mocao_de_pesar__-_jair_selin.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento da Sr. JAIR SELLIN, ocorrido no dia 03 de outubro de 2025.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1095/mocao_de_pesar_-_maria_manoelina_rodrigues_de_souza_-_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1095/mocao_de_pesar_-_maria_manoelina_rodrigues_de_souza_-_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em razão do falecimento da Sr.ª Maria Manoelina Rodrigues de Souza.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1101/mocao_sebastiao_brandao_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1101/mocao_sebastiao_brandao_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr.º SEBASTIÃO BARBOSA BRANDÃO.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>MOCGA</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/789/mocao_de_aplausos_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/789/mocao_de_aplausos_assinado.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÃO em homenagem a JORDY BARRETO SANTOS</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1032/mocao_de_pesar_-_modelo_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1032/mocao_de_pesar_-_modelo_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de congratulações à atleta Sofia da Silva Faria, em reconhecimento às suas conquistas esportivas e à representação do município em competições regionais</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1030/mocao_de_pesar_-_joaozinho_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1030/mocao_de_pesar_-_joaozinho_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Menção de Congratulação ao jovem atleta João Luccas Souza Sacramento, em reconhecimento ao seu destaque esportivo e à sua contribuição para o município.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1035/requerimento_mocao.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1035/requerimento_mocao.pdf</t>
   </si>
   <si>
     <t>O Vereador Moyses Giovani Marquiori, no uso de suas atribuições regimentais, vem, respeitosamente, à presença de Vossa Excelência, com fundamento no Regimento Interno desta Casa de Leis, REQUERER a apresentação, discussão e votação de Moção de Congratulação às seguintes instituições do município de Montanha:_x000D_
 - APAE de Montanha_x000D_
 - Projeto Vida_x000D_
 - Escola Família Agrícola de Montanha – EFAV_x000D_
 - Casa Terezinha Zonfrili_x000D_
 As congratulações se justificam pelo relevante trabalho social, educacional e assistencial que tais entidades desenvolvem em prol da comunidade montanhense, contribuindo significativamente para o bem-estar, inclusão e desenvolvimento humano no município._x000D_
 Requer, ainda, a concessão de Moção de Congratulação aos profissionais que representam o Hospital de Montanha, pelos serviços prestados com dedicação, ética e compromisso público:_x000D_
 - Dr. Arthur Miranda – Médico_x000D_
 - Dr. Augusto Brunelli – Médico_x000D_
 - Ronaldo – Servidor do Hospital de Montanha_x000D_
 Os homenageados têm se destacado pela excelência no atendimento à população, demonstrando empenho, respeito à vida e contribuição essencial para a saúde pública local.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_de_congratulacao.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_de_congratulacao.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Time de Futebol Infantojuvenil de Montanha, em reconhecimento ao brilhante desempenho alcançado na Copa Prodnorte.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1054/01_mocao_de_congratulacao_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1054/01_mocao_de_congratulacao_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador Paulo Cezar Fiório Ghiotto, no uso de suas atribuições legais, mediante o artigo 120, §2º, alínea VII, do regimento interno desta Casa de Leis, vem respeitosamente à presença de Vossa Excelência, REQUERER a apresentação, discussão e votação de Moção de Congratulação à Érica Ferreira Prates, Coordenadora de Regulação Estadual, do município de Montanha.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1055/02_mocao_de_congratulacao_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1055/02_mocao_de_congratulacao_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador Paulo Cezar Fiório Ghiotto, no uso de suas atribuições legais, mediante o artigo 120, §2º, alínea VII, do regimento interno desta Casa de Leis, vem respeitosamente à presença de Vossa Excelência, REQUERER a apresentação, discussão e votação de Moção de Congratulação à Pamela Ana Santos Silva Oliveira, Coordenadora de Regulação Estadual, do município de Montanha.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1056/04_mocao_de_congratulacao_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1056/04_mocao_de_congratulacao_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador Paulo Cezar Fiório Ghiotto, no uso de suas atribuições legais, mediante o artigo 120, §2º, alínea VII, do regimento interno desta Casa de Leis, vem respeitosamente à presença de Vossa Excelência, REQUERER a apresentação, discussão e votação de Moção de Congratulação à Mônica Novais Lisboa, Auxiliar de Regulação no município de Montanha.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1057/05_mocao_de_congratulacao_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1057/05_mocao_de_congratulacao_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador Paulo Cezar Fiório Ghiotto, no uso de suas atribuições legais, mediante o artigo 120, §2º, alínea VII, do regimento interno desta Casa de Leis, vem respeitosamente à presença de Vossa Excelência, REQUERER a apresentação, discussão e votação de Moção de Congratulação à Vandelene Teixeira de Matos, Auxiliar de Regulação no município de Montanha.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1058/03_mocao_de_congratulacao_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1058/03_mocao_de_congratulacao_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador Paulo Cezar Fiório Ghiotto, no uso de suas atribuições legais, mediante o artigo 120, §2º, alínea VII, do regimento interno desta Casa de Leis, vem respeitosamente à presença de Vossa Excelência, REQUERER a apresentação, discussão e votação de Moção de Congratulação à Nivia Gouveia Falqueto, Coordenadora de Regulação no município de Montanha.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1059/06_mocao_de_congratulacao_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1059/06_mocao_de_congratulacao_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador Paulo Cezar Fiório Ghiotto, no uso de suas atribuições legais, mediante o artigo 120, §2º, alínea VII, do regimento interno desta Casa de Leis, vem respeitosamente à presença de Vossa Excelência, REQUERER a apresentação, discussão e votação de Moção de Congratulação à Leila Machado Carvalho Baltar Rodrigues, Secretária Municipal de Saúde de Montanha.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1082/07__mocao_de_congratulacao.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1082/07__mocao_de_congratulacao.pdf</t>
   </si>
   <si>
     <t>REQUERER a apresentação, discussão e votação de Moção de Congratulação à Tamara Ribeiro Gonçalves, Enfermeira Coordenadora da Saúde da Mulher e da Rede Materno Infantil, do município de Montanha.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1084/mocao_de_congratulacao_-_dalyane.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1084/mocao_de_congratulacao_-_dalyane.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Secretária de Assistência Social, Dalyane da Silva Moreira Costa.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1085/mocao_de_congratulacao_-_gabriela_nass.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1085/mocao_de_congratulacao_-_gabriela_nass.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Diretora da Escola Elpidio Campos, Gabriela Nass.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1086/mocao_de_congratulacao_-_parrera.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1086/mocao_de_congratulacao_-_parrera.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Secretário de Desporto Adilson Barreto.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA, FÁTIMA BARROS, GIOVANI DA GRÁFICA</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/747/resolucao_012025.pdf</t>
+    <t>DIVALDIM DA AGRICULTURA, FÁTIMA BARROS, GIOVANI DA GRÁFICA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/747/resolucao_012025.pdf</t>
   </si>
   <si>
     <t>O PRESIDENTE DA CAMARA MUNICIPAL DE MONTANHA, Estado do Espirito Santo, no uso de suas atribuições legais, em especial do artigo 37, inciso IV da Resolução 05/90 (Regimento Interno) e do art. 39, inciso V da Lei Orgânica Municipal, faz saber que o Plenário aprovou e ele promulga a seguinte_x000D_
 RESOLUÇÃO. _x000D_
 _x000D_
 Art. 1° - O caput do artigo 146 da Resolução nº 05/90 da Câmara Municipal de Montanha passa a vigorar com a seguinte redação:_x000D_
 “Art. 146 - As sessões ordinárias serão realizadas aos 15 e 30 dias de cada mês, as 19h, sendo que, no mês de fevereiro, as sessões ocorrerão no dia 15 e no último dia útil do mês.”_x000D_
 Art. 2° - Esta resolução entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1128/resolucao_02-25.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1128/resolucao_02-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES GRATIFICADAS NO ÂMBITO DA CÂMARA MUNICIPAL DE MONTANHA/ES.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1129/resolucao_03-25.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1129/resolucao_03-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS INCISOS I E II DO ART. 3º DA RESOLUÇÃO Nº 04/2022.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1110/resolucao_no_04-25_-_altera_art_203_e_revoga_204_do_rgi.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1110/resolucao_no_04-25_-_altera_art_203_e_revoga_204_do_rgi.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 203 E REVOGA O ARTIGO 204 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DEMONTANHA-ES (RESOLUÇÃO Nº 05/1990).</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1111/resolucao_no_05-25_-_altera_o_2_do_art_56_do_rgi.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1111/resolucao_no_05-25_-_altera_o_2_do_art_56_do_rgi.pdf</t>
   </si>
   <si>
     <t>ALTERA O §2º DO ARTIGO 56 DA RESOLUÇÃO Nº 05/1990 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MONTANHA/ES).</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1112/resolucao_no_06-25_-altera_o_art_146_do_rgi.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1112/resolucao_no_06-25_-altera_o_art_146_do_rgi.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 146 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MONTANHA-ES (RESOLUÇÃO Nº 05/1990).</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1113/resolucao_no_07-25_-_institui_processo_legislativo_eletronico.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1113/resolucao_no_07-25_-_institui_processo_legislativo_eletronico.pdf</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1114/resolucao_no_08-25_-_devolucao_de_bens_inserviveis.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1114/resolucao_no_08-25_-_devolucao_de_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Proposta Orçamentária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/924/3_-orcamento_2026_29_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/924/3_-orcamento_2026_29_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>PROPOSTA ORÇAMENTÁRIA DO PODER LEGISLATIVO PARA COMPOSIÇÃO DA LEI ORÇAMENTÁRIA ANUAL 2026_x000D_
 Em conexão com o Planejamento Estratégico 2025/2026</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>JCPE</t>
   </si>
   <si>
     <t>Julgamento das Contas do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/824/relatorio_e_parecer_previo.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/824/relatorio_e_parecer_previo.pdf</t>
   </si>
   <si>
     <t>Processo 04857/2023-5 - Prestação de Contas Anual de Prefeito _x000D_
 Relator: Rodrigo Coelho do Carmo_x000D_
 _x000D_
 Parecer Prévio 00141/2024-1 - 2ª Câmara_x000D_
 PRESTAÇÃO DE CONTAS ANUAL DE PREFEITO – PREFEITURA MUNICIPAL DE MONTANHA – 2022 – PARECER PRÉVIO PELA REJEIÇÃO - CIÊNCIAS - _x000D_
 ARQUIVAMENTO._x000D_
 Propõe-se emissão de parecer prévio pela REJEIÇÃO da prestação de contas anual do Excelentíssimo Senhor Prefeito Municipal de Montanha, ANDRÉ DOS SANTOS SAMPAIO, no exercício de 2022, tendo em vista o registro de opinião adversa sobre a execução orçamentária e financeira, ocasionada pelos_x000D_
 efeitos dos achados analisados de forma conclusiva nas subseções 8.1, 8.2 e 8.3 da ITC._x000D_
 _x000D_
 Fonte: Diário Oficial de Contas_x000D_
 Disponível em: &lt;https://diario.tcees.tc.br/edicao/2024/12/09/atos-2-camara/acordaos-pareceres-2-camara/noticia/60476&gt;</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>REFIN</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/748/redacao_final_012025_0001.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/748/redacao_final_012025_0001.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora, nos termos do artigo 32, IX, do Regime Interno da Câmara, apresenta a Redação Final n° 01/2025, dada ao Projeto de Resolução n° 01/2025, que dispõe sobre a alteração do art. 146 do Regime Interno.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/816/redacao_final_no_02.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/816/redacao_final_no_02.pdf</t>
   </si>
   <si>
     <t>Redação Final nº 02 ao Projeto de Resolução nº 03.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/844/redacao_final_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/844/redacao_final_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação Final, nos termos do artigo 203, do Regimento Interno da Câmara, apresenta a Redação Final, dada ao projeto de lei ordinária nº 02/2025, que, Disciplina o exercício de atividades próprias da área de licitação por servidores públicos no âmbito da Câmara Municipal de Montanha, de acordo com a Lei Federal nº 14.133, de 1º de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/921/4_-_redacao_final_nc2ba_04.2025_28titulo_de_cidadao_montanhense29.29_assinado_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/921/4_-_redacao_final_nc2ba_04.2025_28titulo_de_cidadao_montanhense29.29_assinado_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora, nos termos do artigo 32, IX, do Regimento Interno da Câmara, apresenta a Redação Final nº 04/2025, dada ao Projeto de Decreto Legislativo nº 02/2025, que concede título de cidadão Montanhense a Bruno Lamas Silva.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>PLJRF</t>
   </si>
   <si>
     <t>Parecer Com. Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/790/legislacao_justica_e_redacao_final_projeto_de_resolucao_nc2ba_02.2025_28poder_legislativo29_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/790/legislacao_justica_e_redacao_final_projeto_de_resolucao_nc2ba_02.2025_28poder_legislativo29_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 02/2025 (Poder Legislativo)</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/791/legislacao_justica_e_redacao_final_pr_nc2ba_03.2025_poder_legislativo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/791/legislacao_justica_e_redacao_final_pr_nc2ba_03.2025_poder_legislativo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 03/2025 (Poder Legislativo)</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/792/legislacao_justica_e_redacao_final_pl_nc2ba_02.2025_poder_legislativo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/792/legislacao_justica_e_redacao_final_pl_nc2ba_02.2025_poder_legislativo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2025 (Poder Legislativo)</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/819/legislacao_justica_e_redacao_final_pl_nc2ba_11.2025_28poder_executivo29_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/819/legislacao_justica_e_redacao_final_pl_nc2ba_11.2025_28poder_executivo29_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 11/2025 (Poder Executivo)_x000D_
 Declara de utilidade pública a Associação dos Produtores Familiares da Comunidade Santo Antônio – PRINCESA DO CAMPO do Município de Montanha/ES.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/820/legislacao_justica_e_redacao_final_pl_nc2ba_10.2025_28poder_executivo29_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/820/legislacao_justica_e_redacao_final_pl_nc2ba_10.2025_28poder_executivo29_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 10/2025 (Poder Executivo)_x000D_
 Altera o Anexo I, da Lei 1.181 de 28 de Janeiro de 2025</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/839/parecer_redaaao_odair_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/839/parecer_redaaao_odair_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse de recursos financeiros feito pelo Poder Executivo à Associação de Agricultores Familiares da Fumaça e Trinta de Maio.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/864/parecer_cljr_pl_13.2025_assinado_28129_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/864/parecer_cljr_pl_13.2025_assinado_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação do Projeto de Lei n° 13/2025, que prorroga até 22 de junho de 2026, a vigência do Plano Municipal de Educação aprovado pela Lei nº 905 de 22 de junho de 2015.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/872/legislacao_justica_e_redacao_final_projeto_de_decreto_legislativo_nc2ba_2_de_2025_assinado_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/872/legislacao_justica_e_redacao_final_projeto_de_decreto_legislativo_nc2ba_2_de_2025_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Decreto Legislativo nº 2 de 2025.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/873/legislacao_justica_e_redacao_final_projeto_de_lei_complementar_nc2ba_03.2025_assinado_28129_assinado_1_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/873/legislacao_justica_e_redacao_final_projeto_de_lei_complementar_nc2ba_03.2025_assinado_28129_assinado_1_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 03/2025</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/874/legislacao_justica_e_redacao_final_projeto_de_lei_nc2ba_15.2025_assinado_28129_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/874/legislacao_justica_e_redacao_final_projeto_de_lei_nc2ba_15.2025_assinado_28129_assinado_1.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de lei nº 15/2025.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/875/legislacao_justica_e_redacao_final_projeto_de_lei_complementar_nc2ba_01.2025_assinado_28129_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/875/legislacao_justica_e_redacao_final_projeto_de_lei_complementar_nc2ba_01.2025_assinado_28129_assinado_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 01/2025</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/891/comissao_permanente_de_legislacao_justica_e_redacao_final-1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/891/comissao_permanente_de_legislacao_justica_e_redacao_final-1.pdf</t>
   </si>
   <si>
     <t>PARECER PELA REJEIÇÃO DA EMENDA.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/931/016_legislacao_justica_e_redacao_final_pl_nc2ba_16.2025_executivo_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/931/016_legislacao_justica_e_redacao_final_pl_nc2ba_16.2025_executivo_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16/2025 _x000D_
 Dispõe sobre a regulamentação da Escola Municipal de Ensino Fundamental "DOMINGOS MARTINS" em Escola Cívico Militar, cria cargos e dá outras providências.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/934/legislacao_justica_e_redacao_final_pl_no_10.2025_poder_legislativo_assinado_assinado1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/934/legislacao_justica_e_redacao_final_pl_no_10.2025_poder_legislativo_assinado_assinado1.pdf</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/935/legislacao_justica_e_redacao_final_pl_no_11.2025_poder_legislativo_assinado_assinado1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/935/legislacao_justica_e_redacao_final_pl_no_11.2025_poder_legislativo_assinado_assinado1.pdf</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/945/parecer_-_legislacao_-_pl17-25.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/945/parecer_-_legislacao_-_pl17-25.pdf</t>
   </si>
   <si>
     <t>Parecer pela aprovação.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/959/legislacao_justica_e_redacao_final_pl_nc2ba_07.2025_legislativo_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/959/legislacao_justica_e_redacao_final_pl_nc2ba_07.2025_legislativo_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Atendimento Humanizado à_x000D_
 Mulher em Situação de Vulnerabilidade e dá outras providências</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_resolucao_09.2025_assinado27_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_resolucao_09.2025_assinado27_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução 09/2025_x000D_
  Altera o artigo 203 e revoga o artigo 204 do Regimento Interno _x000D_
 da Câmara Municipal de Montanha-ES (Resolução nº 05/1990).</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/971/projeto_de_resolucao_07.2025_assinado_28129_28129_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/971/projeto_de_resolucao_07.2025_assinado_28129_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução 07/2025_x000D_
  Altera o §2º do artigo 56 da Resolução nº 05/1990 (Regimento _x000D_
 Interno da Câmara Municipal de Montanha-ES).</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/972/0_projeto_de_decreto_legislativo_no_03.2025_.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/972/0_projeto_de_decreto_legislativo_no_03.2025_.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 03/2025_x000D_
 Concede o Título de Cidadão Honorário do Município de Montanha ao Deputado Federal Evair Vieira de Melo.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/974/projeto_de_resolucao_08.2025_assinado_25.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/974/projeto_de_resolucao_08.2025_assinado_25.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução 08/2025_x000D_
 Revoga o §2º, do artigo 83 e acrescenta o art. 83-A ao Regimento Interno da Câmara Municipal de Montanha-ES (Resolução nº 05/1990).</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_complementar_nc2ba_02.2025_poder_executivo_assinado58.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_complementar_nc2ba_02.2025_poder_executivo_assinado58.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 02/2025_x000D_
 INSTITUI O CÓDIGO DE POSTURAS DO MUNICIPIO DE MONTANHA (ES) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/979/pl_assi_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/979/pl_assi_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2025 (Poder Executivo)_x000D_
 FIXA O VALOR PARA PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR/RPV ORIGINADAS DE DECISÕES JUDICIAIS NOS TERMOS DO ART. 100, §§ 3° E 4° DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/986/parecer_ccj_-_30-10-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/986/parecer_ccj_-_30-10-2025.pdf</t>
   </si>
   <si>
     <t>PARECER PELA APROVAÇÃO DO PL Nº 14.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/994/pl_18.2025_poder_executivo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/994/pl_18.2025_poder_executivo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>CRIA A FUNÇÃO GRATIFICADA DE FISCAL FAZENDÁRIO NO ÂMBITO DA SECRETARIA MUNICIPAL DE FAZENDA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/995/pl_13.2025_legislativo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/995/pl_13.2025_legislativo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/996/pl_21.2025_poder_executivo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/996/pl_21.2025_poder_executivo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/997/pl_20_poder_executivo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/997/pl_20_poder_executivo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1001/pr_n13.2025__assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1001/pr_n13.2025__assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 146 do Regimento Interno da Câmara Municipal de Montanha-ES (Resolução nº 05/1990).</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1019/pl_nc2ba_15.2025_legislativo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1019/pl_nc2ba_15.2025_legislativo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Vacinação Domiciliar para Pessoas com Transtorno do Espectro Autista (TEA) e PCD’S no Município de Montanha-ES, e dá outras providências.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1038/pl_nc2ba_24.2025_28poder_executivo29_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1038/pl_nc2ba_24.2025_28poder_executivo29_assinado.pdf</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1039/pl_nc2ba_25.2025_28poder_executivo29_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1039/pl_nc2ba_25.2025_28poder_executivo29_assinado.pdf</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1040/pdl_nc2ba_04.2025_legislativo_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1040/pdl_nc2ba_04.2025_legislativo_assinado.pdf</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1044/pelo_nc2ba_01.2025_legislativo_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1044/pelo_nc2ba_01.2025_legislativo_assinado.pdf</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1046/ploe_27_2025_cljr_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1046/ploe_27_2025_cljr_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal pela Primeira Infância – PMPI, no âmbito do Município de Montanha - ES, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1047/ploe_26_2025_cljr_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1047/ploe_26_2025_cljr_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 963, de 05 de dezembro de 2017 que criou o Conselho Municipal de Desenvolvimento Rural e Sustentável - COMDERS e dá outras providências.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1048/pr_nc2ba_14.2025_legislativo_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1048/pr_nc2ba_14.2025_legislativo_assinado.pdf</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1051/plc_04_2025_cljr_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1051/plc_04_2025_cljr_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A AMPLIAR O PERÍODO DE LICENÇA MATERNIDADE À SERVIDORA PÚBLICA MUNICIPAL DE 180 (CENTO E OITENTA) DIAS NA FORMA QUE ESPECIFICA e DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1053/ploe_28_2025_cljr_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1053/ploe_28_2025_cljr_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1075/pl_nba_22.2025_29_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1075/pl_nba_22.2025_29_assinado.pdf</t>
   </si>
   <si>
     <t>LOA (Lei Orçamentária Anual) Estima a Receita e fixa a Despesa do Município de Montanha para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1076/pl_nba_23.2025_29_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1076/pl_nba_23.2025_29_assinado.pdf</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1078/pdl_nba_06.2025_29_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1078/pdl_nba_06.2025_29_assinado.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO QUE CONCEDE O TÍTULO DE CIDADÃ MONTANHENSE A GISELE MOTA SANTOS ARCANJO. INEXISTÊNCIA DE IRREGULARIDADES NO REFERIDO PROJETO DE DECRETO DE LEI Nº 06/2025, MANIFESTANDO-SE, ASSIM, DE FORMA UNÂNIME, PELA SUA APROVAÇÃO</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1087/pdl_nba_05.2025_29_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1087/pdl_nba_05.2025_29_assinado.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO QUE CONCEDE O TÍTULO DE CIDADÃO MONTANHENSE A JOSÉ CLAUDIO ARCANJO DA SILVA. INEXISTÊNCIA DE IRREGULARIDADES NO REFERIDO PROJETO DE DECRETO DE LEI Nº 05/2025, MANIFESTANDO-SE, ASSIM, DE FORMA UNÂNIME, PELA SUA APROVAÇÃO.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1088/pdl_nba_07.2025_29_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1088/pdl_nba_07.2025_29_assinado.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO QUE CONCEDE O TÍTULO DE CIDADÃO MONTANHENSE A JULCIMAR BRITO BREDOFF. INEXISTÊNCIA DE IRREGULARIDADES NO REFERIDO PROJETO DE DECRETO DE LEI Nº 07/2025, MANIFESTANDO-SE, ASSIM, DE FORMA UNÂNIME, PELA SUA APROVAÇÃO.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1094/pls_no_02.2025_legislativo.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1094/pls_no_02.2025_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes municipais complementares para facilitar o acesso à cannabis medicinal no município de Montanha, Estado do Espírito Santo.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer.leg.jus.red._-_pl29-25_seg._publica.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer.leg.jus.red._-_pl29-25_seg._publica.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação do Projeto de Lei nº 29/2025, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1117/parecer.leg.jus.red._-_pl_16-25_agrobuds.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1117/parecer.leg.jus.red._-_pl_16-25_agrobuds.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação do Projeto de Lei nº 16/2025, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer._leg.jus.red._-_pl17-25_abono.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer._leg.jus.red._-_pl17-25_abono.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação do Projeto de Lei Ordinária nº 17/2025, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer.leg.jus.red._-_emenda_13.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer.leg.jus.red._-_emenda_13.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação da Emenda nº 13/2025, que altera o Projeto Substitutivo nº 03/2025.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1124/parecer.leg.jus.red._-_pr_15-25_bens.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1124/parecer.leg.jus.red._-_pr_15-25_bens.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação do Projeto de Resolução nº 15/2025.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>PFO</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/795/parecer_financas_e_orcamento_pr_nc2ba_03.2025_poder_legislativo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/795/parecer_financas_e_orcamento_pr_nc2ba_03.2025_poder_legislativo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 03/2025 (Poder Legislativo)_x000D_
 Dispõe Sobre A Criação De Funções Gratificadas No Âmbito Da Câmara Municipal De Montanha</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/797/parecer_financas_e_orcamento_pl_nc2ba_02.2025_poder_legislativo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/797/parecer_financas_e_orcamento_pl_nc2ba_02.2025_poder_legislativo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2025 (Poder Legislativo)_x000D_
 Disciplina o exercício de atividades próprias da área de licitação por servidores públicos no âmbito da Câmara Municipal de Montanha, de acordo com a Lei Federal nº 14.133, de 1º de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/799/parecer_financas_e_orcamento_pr_nc2ba_02.2025_poder_legislativo_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/799/parecer_financas_e_orcamento_pr_nc2ba_02.2025_poder_legislativo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 02/2025 (Poder Legislativo)_x000D_
 Dispõe sobre alterações dos incisos I e II do art. 3º da Resolução 04/22.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/801/parecer_da_cfo__projeto_de_decreto.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/801/parecer_da_cfo__projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROCESSO DE JULGAMENTO DAS CONTAS DO EX-PREFEITO ANDRÉ DOS SANTOS SAMPAIO. JULGAMENTO DAS CONTAS DO PODER EXECUTIVO - 2021. PARECER PELA APROVAÇÃO DAS CONTAS, COM RESSALVA.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/811/parecer_cfo_projeto_de_resolucao_02.2025_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/811/parecer_cfo_projeto_de_resolucao_02.2025_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos incisos I e II do Art. 3º da Resolução 004/22</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/817/parecer_financas_e_orcamento_pl_nc2ba_10.2025_executivo_assinado_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/817/parecer_financas_e_orcamento_pl_nc2ba_10.2025_executivo_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe alteração do anexo I, da Lei 1.181 de 28 de janeiro de 2025 que dispõe sobre uma complementação no repasse da Subvenção Social instituída pela Lei 1.181/2025, tendo em vista novo plano de trabalho apresentado pela APAE – Montanha/ES.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/822/parecer_financas_e_orcamento_pl_nc2ba_12.2025_poder_legislativo.docx_28129_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/822/parecer_financas_e_orcamento_pl_nc2ba_12.2025_poder_legislativo.docx_28129_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 11/2025 (Poder Executivo)._x000D_
 REFERÊNCIA: Declara de utilidade pública a Associação dos Produtores. Familiares da Comunidade Santo Antônio – PRINCESA DO_x000D_
 CAMPO do Município de Montanha/ES.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/840/parecer_orcamento_odair_.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/840/parecer_orcamento_odair_.pdf</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/865/parecer_financas_e_orcamento_projeto_de_lei_n_04.20252c_ldo_assinado_28129_28929_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/865/parecer_financas_e_orcamento_projeto_de_lei_n_04.20252c_ldo_assinado_28129_28929_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação ao Projeto de Lei n° 04/2025, LDO para 2026, que dispõe sobre as diretrizes para elaboração da Lei Orçamentária para exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/886/parecer_cfo_tributario_assinado5b15d_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/886/parecer_cfo_tributario_assinado5b15d_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 01/2025 (Poder Executivo)</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/887/parecer_financas_e_orcamento_desdobro_assinado_281295b15d_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/887/parecer_financas_e_orcamento_desdobro_assinado_281295b15d_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 03/2025 (Poder Executivo)</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/893/comissao_permanente_de_financas_e_orcamento-3.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/893/comissao_permanente_de_financas_e_orcamento-3.pdf</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/908/parecer_-_projeto_de_lei_15-2025_cfo.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/908/parecer_-_projeto_de_lei_15-2025_cfo.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei 15/2025.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/933/parecer_cfo_pl_16_2025_assinado5b15d_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/933/parecer_cfo_pl_16_2025_assinado5b15d_assinado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Escola Municipal de Ensino Fundamental "DOMINGOS MARTINS" em Escola Cívico Militar, cria cargos e dá outras providências.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/944/parecer_-_financas_-_pl17-25.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/944/parecer_-_financas_-_pl17-25.pdf</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/984/parecer_pl_19_exec_cfo_assinado_28229_28129_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/984/parecer_pl_19_exec_cfo_assinado_28229_28129_assinado.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR PARA PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR/RPV ORIGINADAS DE DECISÕES JUDICIAIS NOS TERMOS DO ART. 100, §§ 3° E 4° DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/987/parecer_cfo_-_30-10-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/987/parecer_cfo_-_30-10-2025.pdf</t>
   </si>
   <si>
     <t>PARECER PELA APROVOÇÃO DO PL Nº 14</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1003/parecer_da_cfo__jc_2022___projeto_de_decreto.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1003/parecer_da_cfo__jc_2022___projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROCESSO DE JULGAMENTO DAS CONTAS DO EX-PREFEITO ANDRÉ DOS SANTOS SAMPAIO. JULGAMENTO DAS CONTAS DO PODER EXECUTIVO - 2022. PARECER PELA REJEIÇÃO DAS CONTAS.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1000/parecer_cfo_cosp_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1000/parecer_cfo_cosp_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURAS DO MUNICIPIO DE MONTANHA (ES) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1002/parecer_cfo_fiscal_fazendario_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1002/parecer_cfo_fiscal_fazendario_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Cria a função gratificada de fiscal fazendário no Âmbito da secretaria municipal de fazenda e dá outras providencias.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1017/pl_13_2025_cfo5b15d_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1017/pl_13_2025_cfo5b15d_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Projeto de Lei Ordinaria 13/2025 de iniciativa do Legislativo.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_cfo_ppp_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_cfo_ppp_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Parcerias PúblicoPrivadas e Concessões do Município de Montanha-ES e dá outras providências.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1049/parecer_cfo_pl_24_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1049/parecer_cfo_pl_24_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei n° 24/2025 (Executivo).</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1050/parecer_cfo_pl_25_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1050/parecer_cfo_pl_25_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei n° 25/2025 (Executivo).</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1060/plc_04_2025_cfo.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1060/plc_04_2025_cfo.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1073/parecer_cfo_pl_28_abono_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1073/parecer_cfo_pl_28_abono_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_cfo_pl_22_2025_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_cfo_pl_22_2025_1.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Montanha para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1097/parecer_cfo_ppa_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1097/parecer_cfo_ppa_assinado_1.pdf</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer.fin.orc._-_pl16-25_agrobuds.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer.fin.orc._-_pl16-25_agrobuds.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação do Projeto de Lei Ordinária nº 16/2025, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1120/parecer.fin.orc._-_pl17-25_abono.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1120/parecer.fin.orc._-_pl17-25_abono.pdf</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer.fin.orc._-_emenda_13.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer.fin.orc._-_emenda_13.pdf</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1123/parecer.fin.orc._-_pr_15-25_bens.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1123/parecer.fin.orc._-_pr_15-25_bens.pdf</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>POSP</t>
   </si>
   <si>
     <t>Parecer Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/884/parecer_-_projeto_lei_complementar_03-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/884/parecer_-_projeto_lei_complementar_03-2025.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação ao Projeto de Lei Complementar nº 03/2025.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/885/parecer_-_projeto_lei_complementar_01-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/885/parecer_-_projeto_lei_complementar_01-2025.pdf</t>
   </si>
   <si>
     <t>Parecer pela aprovação do Projeto de Lei Complementar nº 01/2025.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/892/comissao_permanente_de_obras__e_servicos_publicos-2.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/892/comissao_permanente_de_obras__e_servicos_publicos-2.pdf</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/907/parecer_-_projeto_de_lei_15-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/907/parecer_-_projeto_de_lei_15-2025.pdf</t>
   </si>
   <si>
     <t>Manifesta-se favoravelmente à APROVAÇÃO do Projeto de Lei nº 15/2025.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/991/parecer_comissao_de_obras_e_servicos_07-11-25_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/991/parecer_comissao_de_obras_e_servicos_07-11-25_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>A Comissão de Obras e Serviços Públicos, após análise minuciosa do Projeto de Lei nº 02/2025, que tem por objetivo atualizar e consolidar as normas de postura, ordenamento urbano e convivência social no âmbito do Município de Montanha/ES, opina pela aprovação da matéria, considerando sua relevância para a modernização da legislação municipal e para o adequado funcionamento dos serviços públicos e da organização territorial.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1007/parecer_-_projeto_de_lei_20-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1007/parecer_-_projeto_de_lei_20-2025.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação do Projeto de Lei nº 20/2025.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1016/parecer_pl_13_2025_0bras_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1016/parecer_pl_13_2025_0bras_assinado.pdf</t>
   </si>
   <si>
     <t>Emite parecer favorável à aprovação da matéria que trata da autorização para execução, melhoria ou manutenção de obras e serviços públicos no âmbito municipal, considerando sua adequação técnica, interesse coletivo e conformidade com as normas urbanísticas e administrativas vigentes.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1043/parecer_cosp_03-12.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1043/parecer_cosp_03-12.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Obras e Serviços Públicos sobre o Projeto de Lei nº 24/2025, de iniciativa do Poder Executivo. Análise formal e jurídica. Ausência de irregularidades. Manifestação unânime pela aprovação. Mérito a ser deliberado em plenário.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>CESAD</t>
   </si>
   <si>
     <t>Parecer Comissão de Educação, Saúde e Assistência</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/866/parecer_-_projeto_13-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/866/parecer_-_projeto_13-2025.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação ao Projeto de Lei  nº 13/2025, do Poder Executivo.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/867/parecer_-_emenda_ao_projeto_13-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/867/parecer_-_emenda_ao_projeto_13-2025.pdf</t>
   </si>
   <si>
     <t>Parecer a Emenda Modificativa ao Projeto de Lei nº 13/2025, pugnando pela aprovação.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/932/parecer_-_projeto_16-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/932/parecer_-_projeto_16-2025.pdf</t>
   </si>
   <si>
     <t>Parecer pela aprovação ao Projeto de Lei 16/2025 - regulamentação da escola cívico militar Domingos Martins.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/943/parecer_-_educacao_-_pl17-25.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/943/parecer_-_educacao_-_pl17-25.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1006/parecer_-_projeto_21-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1006/parecer_-_projeto_21-2025.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação ao Projeto de Lei nº 21/2025.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1015/parecer_-_projeto_13-2025_-_poder_legislativo.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1015/parecer_-_projeto_13-2025_-_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação ao Projeto de Lei nº 13/2025, do Poder Legislativo.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1022/parecer_saude_-_projeto_15-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1022/parecer_saude_-_projeto_15-2025.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação ao Projeto de Lei n 15-2025, institui o Programa de Vacinação Domiciliar para Pessoas com Transtorno do Espectro Autista (TEA) e PCD’S no município de Montanha-ES.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1071/parecer_-_projeto_27-2025_-_primeira_infancia.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1071/parecer_-_projeto_27-2025_-_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação ao Projeto de Lei nº 27/2025, do Poder Executivo, que institui o Plano Municipal de Primeira Infância.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1072/parecer_-_projeto_28-2025_-_abono.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1072/parecer_-_projeto_28-2025_-_abono.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação ao Projeto de Lei nº 28/2025, do Poder Executivo, que concede abono aos servidores.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1116/parecer.edu.saude._-_pl16-25_agrobuds.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1116/parecer.edu.saude._-_pl16-25_agrobuds.pdf</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>PRETP</t>
   </si>
   <si>
     <t>Pedido de Retirada de Pauta</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/756/of._retirada_de_pauta_projeto.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/756/of._retirada_de_pauta_projeto.pdf</t>
   </si>
   <si>
     <t>Pedido de retirada de pauta do Projeto de Lei Ordinária n° 03/2025.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/768/oficio_205.2025_gabinete.pmm_-_cessao_-_retirada_pauta.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/768/oficio_205.2025_gabinete.pmm_-_cessao_-_retirada_pauta.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 205/2025/GABINETE/PMM. Assunto: Retirada dos Projetos de Lei n. 005/2025 e 006/2025</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/769/oficio_205.2025_gabinete.pmm_-_cessao_-_retirada_pauta.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/769/oficio_205.2025_gabinete.pmm_-_cessao_-_retirada_pauta.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 205/2025/GABINETE/PMM. Assunto: Retirada dos Projetos de Lei n. 005/2025 e 006/2025.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>PEDIDO DE RETIRADA DE PAUTA PELA MESA DIRETORA.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_de_retirada_de_pauta.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_de_retirada_de_pauta.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, com amparo no Regimento Interno desta Casa Legislativa, vêm, respeitosamente, requerer a retirada de pauta do Requerimento apresentado em 14 de abril de 2025, que solicita a tramitação em regime de urgência dos seguintes Projetos de Lei de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_de_retirada_de_pauta.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_de_retirada_de_pauta.pdf</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/939/oficio_retirada_pauta_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/939/oficio_retirada_pauta_1.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE RETIRADA DE PAUTA - Projeto de Lei Ordinária do Executivo nº 16 de 2025</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/993/requerimento_de_retirada_de_projeto_de_lei_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/993/requerimento_de_retirada_de_projeto_de_lei_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requer a Retirada do Projeto de Lei Ordinário do Legislativo, nº 08/2025, que Altera o artigo 27 da Lei Orgânica do Município, a fim de diminuir o recesso parlamentar da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_retirada_pdl_01_2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_retirada_pdl_01_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada de Projeto de Decreto 01/2025 do sistema SAPL para readequação.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_-_retirada_de_projeto_de_resolucao.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_-_retirada_de_projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a retirada do projeto de resolução nº 06/2025.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1093/requerimento_-_retirada_de_projeto_de_resolucao.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1093/requerimento_-_retirada_de_projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Retirada de pauta do projeto de resolução nº 08/2025.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>RTRU</t>
   </si>
   <si>
-    <t>Requerimento de Tramitação em Regime de Urgência</t>
-[...5 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/761/requerimento_de_tramitacao_de_urgencia_nc2ba_3_assinado_assinado.pdf</t>
+    <t>Req. de Tramitação em Regime de Urgência Simples</t>
+  </si>
+  <si>
+    <t>ALLAN CORTES, CÉLIA DO POSTO, DIVALDIM DA AGRICULTURA, FÁTIMA BARROS, GIOVANI DA GRÁFICA, MAINE BRITO, ODAIR CELIN, PAULINHO MOTORISTA, TARCISIO DEPOLO</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/761/requerimento_de_tramitacao_de_urgencia_nc2ba_3_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 005/2025, de origem do Poder Executivo, que dispõe sobre a criação de cargos de provimento em comissão.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/762/requerimento_de_tramitacao_em_regime_de_urgencia_n_c2ba_04_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/762/requerimento_de_tramitacao_em_regime_de_urgencia_n_c2ba_04_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 006/2025, de origem do Poder Executivo, que dispõe sobre alterações na estrutura administrativa no âmbito do Município de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_de_tramitacao_em_regime_de_urgencia_n_c2ba_05_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_de_tramitacao_em_regime_de_urgencia_n_c2ba_05_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 007/2025, de origem do Poder Executivo, que dispõe sobre reajuste de vencimentos dos servidores municipais do poder executivo.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_de_tramitacao_em_regime_de_urgencia_n_o_06_assinado_assinado_assinado_2.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_de_tramitacao_em_regime_de_urgencia_n_o_06_assinado_assinado_assinado_2.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 003/2025, de origem do Poder Legislativo, que dispõe sobre alterações na estrutura administrativa no âmbito do Município de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba6_assinado_assinado_29_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba6_assinado_assinado_29_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 04/2025, de origem do Poder Legislativo, que dispõe sobre alterações na estrutura administrativa no âmbito da Câmara Municipal de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba7_assinado_assinado_29_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba7_assinado_assinado_29_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 05/2025, de origem do Poder Legislativo, que dispõe sobre a alteração dos incisos I e II do Art. 9º da Lei nº 1.102, de 26 de abril de 2022.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba8_assinado_assinado_29_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba8_assinado_assinado_29_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 08/2025, de origem do Poder Executivo, que dispõe sobre alterações nas estruturas administrativa no âmbito do Município de Montanha/ES e dá outras providências.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba9_assinado_assinado_29_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba9_assinado_assinado_29_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 09/2025, de origem do Poder Executivo, que dispõe sobre a criação de cargos em provimentos em comissão.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA, FÁTIMA BARROS, GIOVANI DA GRÁFICA, MAINE BRITO, ODAIR CELIN, TARCISIO DEPOLO</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba10_assinado_assinado_29_assinado_assinado_assinado.pdf</t>
+    <t>DIVALDIM DA AGRICULTURA, FÁTIMA BARROS, GIOVANI DA GRÁFICA, MAINE BRITO, ODAIR CELIN, TARCISIO DEPOLO</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba10_assinado_assinado_29_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 02/2025, de origem do Poder Executivo, que autoriza a desenvolver ações de contrapartida municipal para implementar o Programa Minha Casa Minha Vida, conforme disposto na Lei Federal nº 11.977, de 07 de julho de 2009 e na Medida Provisória nº 1.162, de 14 de fevereiro de 2023, e também nas disposições das Instruções Normativas do Ministério das Cidades e dá outras providências.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/810/requerimento_de_tramitacao_em_regime_de_urgencia_lo_10.2025_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/810/requerimento_de_tramitacao_em_regime_de_urgencia_lo_10.2025_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requerimento de tramitação de urgência do Projeto de Lei Ordinária 10/2025 - Executivo.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/812/requerimento_de_tramitacao_em_regime_de_urgencia_lo_11.25_assinado_2.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/812/requerimento_de_tramitacao_em_regime_de_urgencia_lo_11.25_assinado_2.pdf</t>
   </si>
   <si>
     <t>Requerimento de tramitação em regime do urgência do Projeto de Lei Ordinária 11/2025 - Executivo</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/818/requerimento_ploe_12.2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/818/requerimento_ploe_12.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 12/2025, de origem do Poder Executivo, que o autoriza repassar recursos financeiros a Associação de Agricultores Familiares da Fumaça e Trinta de Maio.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/851/requerimento_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/851/requerimento_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida urgência na tramitação do Projeto de Lei Ordinária nº 13/2025, de autoria do Poder Executivo,</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/858/requerimento_de_tramitacao_em_urgencia_250626_1453_250626_145605.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/858/requerimento_de_tramitacao_em_urgencia_250626_1453_250626_145605.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 14/2025, de origem do Poder Executivo, que autoriza o Poder Executivo a repassar recursos fiinanceiros a Associação dos Produtores Familiares da Comunidade Santo Antônio – Princesa do Campo.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_de_tramitacao_em_regime_de_urgencia_tributario_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_de_tramitacao_em_regime_de_urgencia_tributario_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Complementar nº 01/2025.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>FÁTIMA BARROS</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_de_tramitacao_em_regime_de_urgencia_-_lei_complementar_-03-2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_de_tramitacao_em_regime_de_urgencia_-_lei_complementar_-03-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Complementar nº 03/2025, de origem do Poder Executivo, que dispõe sobre autorização para Desdobro de Lotes urbanos no Município de Montanha, Estado do Espírito Santo, e dá outras providências.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Solicita convocação de Sessão Extraordinária e tramitação em Regime de Urgência.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Solicita convocação de Sessão Extraordinária e tramitação em Regime de Urgência - Projeto de Resolução Nº ___/2025 – Altera o §2º do artigo 56 do Regimento Interno.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Solicita convocação de Sessão Extraordinária e tramitação em Regime de Urgência - Projeto de Resolução Nº ___/2025 – Revoga o §2º, do artigo 83 e acrescenta o art. 83-A ao Regimento Interno.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Solicita convocação de Sessão Extraordinária e tramitação em Regime de Urgência - Projeto de Resolução Nº ___/2025 – Altera o art. 203 e revoga o art. 204 do Regimento Interno.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_tramitacao_em_regime_de_urgencia_28129_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_tramitacao_em_regime_de_urgencia_28129_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, Allan Côrtes, no uso de suas atribuições legais, vem, respeitosamente, requerer, em regime de urgência, implantação imediata de sinalização viária nas vias utilizadas pelo tráfego de caminhões dentro do perímetro urbano.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_regime_de_urgencia_pl_cavalgada_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_regime_de_urgencia_pl_cavalgada_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 11/2025.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/938/requerimento_de_urgencia_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/938/requerimento_de_urgencia_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 10/2025, de origem do Poder Legislativo, que dispõe sobre a obrigatoriedade da realização de competições esportivas no município de montanha, estado do espírito santo, e dá outras providências</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/941/requerimento_urgencia_-_projeto_17-2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/941/requerimento_urgencia_-_projeto_17-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de tramitação em regime de urgência, Projeto de Lei nº 17/2025.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_-_regime_de_urgencia_-_p._resolucao.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_-_regime_de_urgencia_-_p._resolucao.pdf</t>
   </si>
   <si>
     <t>Requerimento de urgência do Projeto de Resolução que altera os dias da sessão.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_urgencia_-_emenda_a_lei_organica-art._27.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_urgencia_-_emenda_a_lei_organica-art._27.pdf</t>
   </si>
   <si>
     <t>Requerimento de urgência de proposta de emenda à Lei Orgânica.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_em_regime_de_urgencia_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_em_regime_de_urgencia_assinado.pdf</t>
   </si>
   <si>
     <t>Com fundamento no que dispõe o Regimento Interno desta Casa de Leis, venho, respeitosamente, requerer a Vossa Excelência que seja concedida a tramitação em regime de urgência ao Projeto de Lei Municipal nº 2025, de 09 de julho de 2025, que “Institui o Programa Municipal de Atendimento Humanizado à Mulher em Situação de Vulnerabilidade e dá outras providências”.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/981/req_tramitacao_de_urgencia_pl_14_2025_legislativo_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/981/req_tramitacao_de_urgencia_pl_14_2025_legislativo_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 14/2025, de origem do Poder Legislativo.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1004/urgencia_ploe_18_2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1004/urgencia_ploe_18_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência na apreciação do Projeto de Lei Ordinária 18/2025 de iniciativa do Executivo.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1005/urgencia_plce_02_2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1005/urgencia_plce_02_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência na apreciação do Projeto de Lei Complementar 02/2025 de iniciativa do Executivo.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1018/req_urgencia_13_2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1018/req_urgencia_13_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 13/2025, de origem do Poder Legislativo, que institui o Programa Municipal de Assistência Técnica Pública e Gratuita para Habitação de Interesse Social no município de Montanha/ES.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1020/req_urgencia_21_2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1020/req_urgencia_21_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Dispõe sobre a Reformulação do Conselho Municipal dos Direitos da Mulher CMDM</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1021/req_urgencia_15_2025_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1021/req_urgencia_15_2025_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 15/2025, de origem do Poder Legislativo, que institui o Programa de Vacinação Domiciliar para Pessoas com Transtorno do Espectro Autista (TEA) e PCDS no município de Montanha/ES.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_-_regime_de_urgencia_-_mocao.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_-_regime_de_urgencia_-_mocao.pdf</t>
   </si>
   <si>
     <t>Requer tramitação em regime de urgência da Moção de Congratulação ao Time de Futebol Infantojuvenil de Montanha, em reconhecimento ao brilhante desempenho alcançado na Copa Prodnorte.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1061/pl_28.2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1061/pl_28.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Requer tramitação em Regime de Urgência._x000D_
 Projeto de Lei Ordinária do Executivo nº 28 de 2025, que dispõe sobre o pagamento de abono aos servidores públicos do Poder Executivo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1062/pl_27.2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1062/pl_27.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Requer tramitação em Regime de Urgência do Projeto de Lei Ordinária do Executivo nº 27 de 2025, que institui o Plano Municipal pela Primeira Infância – PMPI, no âmbito do Município de Montanha - ES, e dá outras providências</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1063/plc_04.2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1063/plc_04.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Requer tramitação em Regime de Urgência do Projeto de Lei Complementar do Executivo nº 4 de 2025, que autoriza o município a ampliar o período de licença maternidade à servidora pública municipal de 180 (cento e oitenta) dias na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1064/pl_26.2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1064/pl_26.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Requer tramitação em Regime de Urgência do Projeto de Lei Ordinária do Executivo nº 26 de 2025, que dispõe sobre a alteração da Lei nº 963, de 05 de dezembro de 2017 que criou o Conselho Municipal de Desenvolvimento Rural e Sustentável COMDERS e dá outras providências</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_de_urgencia_29.2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_de_urgencia_29.2025.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 29/2025, de origem do Poder Executivo, Institui o Conselho Municipal de Segurança Pública do Município de Montanha/ES e da outras providências.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1103/requerimento_de_urgencia_12.2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1103/requerimento_de_urgencia_12.2025.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 12/2025, de origem do Poder Legislativo, "Dispõe sobre a facilitação do acesso à cannabis medicinal e estabelece diretrizes municipais complementares para o tratamento de pacientes no município de Montanha, Estado do Espírito Santo."</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_de_urgencia_16.2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_de_urgencia_16.2025.pdf</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_de_urgencia_17.2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_de_urgencia_17.2025.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 17/2025, de origem do Poder Legislativo, Concede abono pecuniário, em parcela única, aos servidores em atividade da Câmara Municipal de Montanha/ES, e dá outras providências.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_de_urgencia_22.2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_de_urgencia_22.2025.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 22/2025, de origem do Poder Executivo, LOA (Lei Orçamentária Anual) Estima a Receita e fixa a Despesa do Município de Montanha para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1107/requerimento_de_urgencia_23.2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1107/requerimento_de_urgencia_23.2025.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 23/2025, de origem do Poder Executivo, Institui o Plano Plurianual do Município de Montanha para o quadriênio de 2026 a 2029, em cumprimento ao disposto no § 1º do art. 165 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>RDPC</t>
   </si>
   <si>
     <t>Requerimento de Dispensa de Pareceres de Comissão</t>
   </si>
   <si>
     <t>ALLAN CORTES, CÉLIA DO POSTO, MAINE BRITO, PAULINHO MOTORISTA, TARCISIO DEPOLO</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_-_regime_de_urgencia_assinado_assinado_29_assinado_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_-_regime_de_urgencia_assinado_assinado_29_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requerimento para dispensa dos pareceres das Comissões Permanentes para que sejam deliberados em plenário, em regime de urgência, os seguintes Projetos de Lei de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_-_regime_de_urgencia_assinado_assinado_29_assinado_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_-_regime_de_urgencia_assinado_assinado_29_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requerimento da dispensa dos pareceres das Comissões Permanentes para que sejam deliberados em plenário, em regime de urgência, os seguintes Projetos de Lei de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_-_regime_de_urgencia_assinado_assinado_29_assinado_assinado_1.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_-_regime_de_urgencia_assinado_assinado_29_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_geral_28229_assinado_assinado_1_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_geral_28229_assinado_assinado_1_assinado.pdf</t>
   </si>
   <si>
     <t>Requer a dispensa dos pareceres das Comissões Permanentes para que sejam deliberados em plenário, em regime de urgência, Projeto de Lei de autoria do Poder Executivo nº 07/2025.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Audiência Pública</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/968/convite.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/968/convite.pdf</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>MAN</t>
   </si>
   <si>
     <t>Manifestação</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/976/justificativa_res_08_2025_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/976/justificativa_res_08_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Justificativa da ausência de assinatura no Parecer referente ao Projeto de Resolução nº 08/2025, que revoga o §2º do art. 83 e acrescenta o art. 83-A ao Regimento Interno da Câmara Municipal de Montanha-ES (Resolução nº 05/1990).</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/985/substitutivo_ao_pl_14_2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/985/substitutivo_ao_pl_14_2025.pdf</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>GIOVANI DA GRÁFICA, DIVALDIM DA AGRICUTURA, ODAIR CELIN</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1066/projeto_de_lei_-_dispoe_sobre_a_facilitacao_do_acesso_a_cannabis_medicinal_28229_assinado.pdf</t>
+    <t>GIOVANI DA GRÁFICA, DIVALDIM DA AGRICULTURA, ODAIR CELIN</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1066/projeto_de_lei_-_dispoe_sobre_a_facilitacao_do_acesso_a_cannabis_medicinal_28229_assinado.pdf</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1108/projeto_de_lei_substitutivo_no_03_ao_pl_17-25_abono_-_assinado_2.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1108/projeto_de_lei_substitutivo_no_03_ao_pl_17-25_abono_-_assinado_2.pdf</t>
   </si>
   <si>
     <t>Concede abono pecuniário aos servidores da Câmara Municipal de Montanha/ES, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4565,67 +4565,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/802/ato_12_-_projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/843/projeto_decreto_legislativo_-_bruno_lamas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_de_decreto_legislativo_-_divaldim.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1011/projeto_de_decreto_-_comendas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1028/projeto_decreto_legislativo_-_jose_claudio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_decreto_legislativo_-_gisele.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1034/projeto_decreto_legislativo_-_julcimar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1052/pdl__rhuan_silva_trajano.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1067/titulo_de_cidadao_montanhense_-_vitor_prates_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1068/titulo_de_cidadao_montanhense_-_major_qocpm_adair_eugenio_gomes_sabino.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1069/projeto_de_decreto_lwgislativo_-_parecer_da_cfo__projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1070/projeto_de_decreto_legislativo_-_parecer_sobre_processo_de_julgamento_das_contas_do_ex_prefeito_andre_dos_santos_sampaio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1079/decreto_legislativo_e28093_joelma_moreira_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1080/decreto_legislativo_-_pe._edson_delfino_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1081/decreto_legislativo_-_hilaudo_klemz_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1089/katiana_atualizado_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1090/gilson_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1091/franscisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1092/pdl_iran_campos_1_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_de_lei_-_comissao_de_contratacao_e_gratificacao_fiscal_e_gestorassinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/760/projeto_de_lei_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/780/projeto_de_lei_n._04.2025_-_alteracao_vencimentos-base_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/781/projeto_de_lei_nba_05.2025_29_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_de_lei_-_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_lei_09_de_julho_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_recesso_parlamentar_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/910/pl_engenharia_civil.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/917/projeto_de_lei_obrigatoriedade_da_realizacao_de_competicoes_esportivas_no_municipio_de_montanha_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_de_lei_-_cavalgada_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/958/projeto_de_lei_no_02_substitutivo_-_dispoe_sobre_a_facilitacao_do_acesso_a_cannabis_medicinal_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/963/projeto_de_lei_sobre_engenharia_social.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/980/substitutivo_ao_pl_14_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_vacina_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_-_utilidade_publica_agrobuds.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1099/minuta_projeto_de_lei_-_abono_pecuniario_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/782/pl_2-2025_-_mcmv.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/751/projeto_de_lei_032025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/752/projeto_de_lei_042025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/757/projeto_de_lei_ordinaria_no_05_2025_-_criacao_dos_cargos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/758/projeto_de_lei_ordinaria_no_06_2025_-_alteracoes_na_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/759/projeto_de_lei_ordinaria_no_07_2025_-_reajuste_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/779/pl_08.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/778/pl_09.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/808/mensagem_e_projeto_de_lei_10.2025_-_altera_o_anexo_i_da_lei_1.181_de_28_de_janeiro_de_2025_-_novo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/809/mensagem_e_projeto_de_lei_11.2025_-__declara_de_utilidade_publica_a_associacao_dos_produtores_familiares_da_comunidade_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_12.2025_-executivo_municipal_a_repassar_recursos_financeiros_a_associacao_de_agricultores_familiares_da_fumaca_e_trinta_de_maio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/850/projeto_de_lei_ordinaria_no_13_2025_-_prorrogacao_do_pme.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/856/mensagem_e_projeto_de_lei_14.2025_-_autoriza_repasse_princesa_do_campo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/857/mensagem_e_projeto_de_lei_15.2025_-_altera_a_tabela_i_classe_de_enquadramento_lei_1.133_de_03_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/925/pl_16.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/940/pl_17.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/949/pl_18.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/950/pl_19_-_rpv.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/962/pl_municipal__dispoe_sobre_o_programa_municipal_de_parcerias_publico-privadas_e_concessoes_do_municipio_de_montanha_-_es_e_da_outras_providenc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/977/pl_reformulacao_de_lei_de_criacao_de_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_022-2025_-_orcamento_montanha_arquivo_unificado_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_023-2025_-_ppa_montanha_arquivo_unificado_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1010/minuta_-_lei_de_criacao_do_sistema_municipal_de_cultura_-_fundo_e_conselho_municipal_de_cultura_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1012/pl_-_altera_fundo_cultura.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1024/pl_26_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_e_mensagem_-_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1036/pl_27_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1077/pl_29_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_complementar_01-2025_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/913/projeto_de_lei_complementar_n02-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_complementar_03-2025_-_desdobro_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1037/plc_004_-_licenca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_resolucao_no_02.2025_diaria_motoristaassinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_resolucao_no_03.2025_funcao_gratificadaassinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/848/01_-_instrucao_normativa_01-2025_-_dispoe_sobre_os_procedimentos_de_contratacoes_por_dispensa_e_inexigibilidade_no_ambito_do_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/859/02_-_instrucao_normativa_02-2025_-_dispoe_sobre_os_procedimentos_de_execucao_financeira_no_ambito_do_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_de_resolucao_-_art._32_inciso_iv.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_resolucao_-_art._56_2o.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/902/projeto_de_resolucao_-__art._83-a.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_resolucao_-_art._203_e_204.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/927/01_-_instrucao_normativa_01-2025_-_dispoe_sobre_os_procedimentos_de_contratacoes_por_dispensa_e_inexigibilidade_no_ambito_do_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/928/02_-_instrucao_normativa_02-2025_-_dispoe_sobre_os_procedimentos_de_execucao_financeira_no_ambito_do_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/929/03_-_instrucao_normativa_03-2025_-_dispoe_sobre_os_procedimentos_para_pagamentos_de_suprimentos_de_fundos_no_ambito_da_camara_municipal_de_montanha_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/951/projeto_de_resolucao_-__art._146_-_dias_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1014/projeto_de_resolucao_-_processos_legislativos_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1098/projeto_de_resolucao_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1100/projeto_de_resolucao_-_frequencia-1_assinado_assinado_28229_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/952/emenda_a_lei_organica-art._27.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1013/emenda_a_lei_organica_-_duodecimo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/841/oficio_11.2025_gab._camara.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/849/requerimento_sessao_vinhatico.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/860/requerimento_-_retirada_projeto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_-_pedido_de_retirada_de_pauta_-_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_11-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_prorrogacao_de_prazo_cfo_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_retirada_de_pl_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_sessao_vinhatico.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1008/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1009/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1026/scan_20251125_115850365.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_de_sessao_solene_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_de_sessao_solene_kaua.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_n._09.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao_n._10.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/713/indicacao_n._11.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_12-25.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_n._13.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_27_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_estadio_otto_reuter_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_de_projeto_de_lei_para_pais_de_portadores_de_tea.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_de_projeto_de_lei_para_ampliacao_de_licenca-maternidade.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_para_reajuste_do_valor_do_ticket-feira.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/776/revitalizacao_do_campo_de_areia_vinhatico_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/777/construcao_de_parquinho_no_assentamento_francisco_domingos_ramos_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/793/12._pedido_de_indicacao_-tratores_cortadores_de_grama.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/800/camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/803/quadra_coab_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_02_odair_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/805/iluminacao_rua_vinhatico_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/806/ana_paula__celia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/807/tela_otto_reuter_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_reforma_da_quadra_society_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_transporte_passe_livre_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/826/pedido_de_providencia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/828/pedido_de_providencia_esf27s_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/829/contrucao_de_banheiro_no_campo_da_vila_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_absorventes_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_calcamento_de_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/836/iluminacao_rua_da_vila_verde-_vinhatico_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/837/iluminacao_rua_da_vila_verde-_vinhatico_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/838/doc-_cartilha_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/845/colocar_telas_de_protecao_quadra_vinhatico_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_reajuste_professores_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/847/assinado_-_doc_giovanni_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/853/realizada_manutencao_completa_no_mercado_do_vinhatico_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/854/limpeza_adequada_nas_duas_pontes_da_baixada_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/855/seja_realizada_a_retirada_da_academia_instalada_na_praca_do_centro._assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/909/14._pedido_de_indicacao_-_casa_dos_projetos_assentamentos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/914/15._pedido_de_indicacao_-_area_lazer-_assentamento.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_patrocinio_atleta_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/918/ponto_de_onibus_comunidade_amorin_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/920/3_-_domiguinhos-.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/926/3_-_domiguinhos_-_protocolado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/930/16._pedido_de_indicacao_-_lampadas_led_barragem.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/948/4_-_salario_dos_advogados_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/955/17._pedido_de_indicacao_-_construcao_de_quadra_ao_lado_do_cras.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_psf_elizia3.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/957/instalacao_de_lixeiras.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_museu_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_nome_praca_coahb_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1027/scan_20251125_111432698.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_cameras.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/796/emenda_motificativa_pl_02.2025_cmm_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/798/emenda_modificativa_pr_nc2ba_03.2025_cmm_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/868/emenda_modificativa_-_projeto_13-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/878/1_-_emenda_motificativa_pl_03.2025_pmm_art.1_28129_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/879/2_-_emenda_motificativa_pl_03.2025_pmm_art.3.ii_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/880/3_-_emenda_motificativa_pl_03.2025_pmm_art.4_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/881/4_-_emenda_motificativa_pl_03.2025_pmm_art.4.ii_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/882/5_-_emenda_motificativa_pl_03.2025_pmm_art.4.iv_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/883/6_-_emenda_motificativa_pl_03.2025_pmm_art.6_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/890/apresentacao_de_emenda_de_forma_verbal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/936/emenda_motificativa_pl_10.2025_cmm_assinado_assinado1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/937/emenda_motificativa_pl_11.2025_cmm_assinado_assinado1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1109/emenda_13-25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/744/mocao_de_pesar_antonio_pereira.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/745/mocao_de_pesar_etevaldo_evangelista_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/746/mocao_de_pesar_elizia_amaral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/814/mocao_de_pesar_-_trajano.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/827/mocao_de_pesar_joao_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/830/mocao_de_pesar_deusdeth_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/832/mocao_de_pesar_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/833/mocao_de_pesar_jhon_lenon.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/834/mocao_de_pesar_lotavino_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/861/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/862/mocao_zezito_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/877/mocao_de_pesar_ernesto_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/964/mocao_de_pesar_-_lindaura.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/965/mocao_de_pesar_-_leninha.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/966/mocao_de_pesar_-_jose.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/969/mocao_de_pesar_-_dolores_raulino.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/973/mocao_de_pesar__-_jair_selin.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1095/mocao_de_pesar_-_maria_manoelina_rodrigues_de_souza_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1101/mocao_sebastiao_brandao_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/789/mocao_de_aplausos_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1032/mocao_de_pesar_-_modelo_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1030/mocao_de_pesar_-_joaozinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1035/requerimento_mocao.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_de_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1054/01_mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1055/02_mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1056/04_mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1057/05_mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1058/03_mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1059/06_mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1082/07__mocao_de_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1084/mocao_de_congratulacao_-_dalyane.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1085/mocao_de_congratulacao_-_gabriela_nass.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1086/mocao_de_congratulacao_-_parrera.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/747/resolucao_012025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1128/resolucao_02-25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1129/resolucao_03-25.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1110/resolucao_no_04-25_-_altera_art_203_e_revoga_204_do_rgi.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1111/resolucao_no_05-25_-_altera_o_2_do_art_56_do_rgi.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1112/resolucao_no_06-25_-altera_o_art_146_do_rgi.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1113/resolucao_no_07-25_-_institui_processo_legislativo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1114/resolucao_no_08-25_-_devolucao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/924/3_-orcamento_2026_29_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/824/relatorio_e_parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/748/redacao_final_012025_0001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/816/redacao_final_no_02.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/844/redacao_final_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/921/4_-_redacao_final_nc2ba_04.2025_28titulo_de_cidadao_montanhense29.29_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/790/legislacao_justica_e_redacao_final_projeto_de_resolucao_nc2ba_02.2025_28poder_legislativo29_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/791/legislacao_justica_e_redacao_final_pr_nc2ba_03.2025_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/792/legislacao_justica_e_redacao_final_pl_nc2ba_02.2025_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/819/legislacao_justica_e_redacao_final_pl_nc2ba_11.2025_28poder_executivo29_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/820/legislacao_justica_e_redacao_final_pl_nc2ba_10.2025_28poder_executivo29_assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/839/parecer_redaaao_odair_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/864/parecer_cljr_pl_13.2025_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/872/legislacao_justica_e_redacao_final_projeto_de_decreto_legislativo_nc2ba_2_de_2025_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/873/legislacao_justica_e_redacao_final_projeto_de_lei_complementar_nc2ba_03.2025_assinado_28129_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/874/legislacao_justica_e_redacao_final_projeto_de_lei_nc2ba_15.2025_assinado_28129_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/875/legislacao_justica_e_redacao_final_projeto_de_lei_complementar_nc2ba_01.2025_assinado_28129_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/891/comissao_permanente_de_legislacao_justica_e_redacao_final-1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/931/016_legislacao_justica_e_redacao_final_pl_nc2ba_16.2025_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/934/legislacao_justica_e_redacao_final_pl_no_10.2025_poder_legislativo_assinado_assinado1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/935/legislacao_justica_e_redacao_final_pl_no_11.2025_poder_legislativo_assinado_assinado1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/945/parecer_-_legislacao_-_pl17-25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/959/legislacao_justica_e_redacao_final_pl_nc2ba_07.2025_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_resolucao_09.2025_assinado27_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/971/projeto_de_resolucao_07.2025_assinado_28129_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/972/0_projeto_de_decreto_legislativo_no_03.2025_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/974/projeto_de_resolucao_08.2025_assinado_25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_complementar_nc2ba_02.2025_poder_executivo_assinado58.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/979/pl_assi_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/986/parecer_ccj_-_30-10-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/994/pl_18.2025_poder_executivo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/995/pl_13.2025_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/996/pl_21.2025_poder_executivo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/997/pl_20_poder_executivo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1001/pr_n13.2025__assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1019/pl_nc2ba_15.2025_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1038/pl_nc2ba_24.2025_28poder_executivo29_assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1039/pl_nc2ba_25.2025_28poder_executivo29_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1040/pdl_nc2ba_04.2025_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1044/pelo_nc2ba_01.2025_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1046/ploe_27_2025_cljr_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1047/ploe_26_2025_cljr_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1048/pr_nc2ba_14.2025_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1051/plc_04_2025_cljr_assinado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1053/ploe_28_2025_cljr_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1075/pl_nba_22.2025_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1076/pl_nba_23.2025_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1078/pdl_nba_06.2025_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1087/pdl_nba_05.2025_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1088/pdl_nba_07.2025_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1094/pls_no_02.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer.leg.jus.red._-_pl29-25_seg._publica.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1117/parecer.leg.jus.red._-_pl_16-25_agrobuds.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer._leg.jus.red._-_pl17-25_abono.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer.leg.jus.red._-_emenda_13.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1124/parecer.leg.jus.red._-_pr_15-25_bens.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/795/parecer_financas_e_orcamento_pr_nc2ba_03.2025_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/797/parecer_financas_e_orcamento_pl_nc2ba_02.2025_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/799/parecer_financas_e_orcamento_pr_nc2ba_02.2025_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/801/parecer_da_cfo__projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/811/parecer_cfo_projeto_de_resolucao_02.2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/817/parecer_financas_e_orcamento_pl_nc2ba_10.2025_executivo_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/822/parecer_financas_e_orcamento_pl_nc2ba_12.2025_poder_legislativo.docx_28129_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/840/parecer_orcamento_odair_.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/865/parecer_financas_e_orcamento_projeto_de_lei_n_04.20252c_ldo_assinado_28129_28929_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/886/parecer_cfo_tributario_assinado5b15d_assinado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/887/parecer_financas_e_orcamento_desdobro_assinado_281295b15d_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/893/comissao_permanente_de_financas_e_orcamento-3.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/908/parecer_-_projeto_de_lei_15-2025_cfo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/933/parecer_cfo_pl_16_2025_assinado5b15d_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/944/parecer_-_financas_-_pl17-25.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/984/parecer_pl_19_exec_cfo_assinado_28229_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/987/parecer_cfo_-_30-10-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1003/parecer_da_cfo__jc_2022___projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1000/parecer_cfo_cosp_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1002/parecer_cfo_fiscal_fazendario_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1017/pl_13_2025_cfo5b15d_assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_cfo_ppp_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1049/parecer_cfo_pl_24_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1050/parecer_cfo_pl_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1060/plc_04_2025_cfo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1073/parecer_cfo_pl_28_abono_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_cfo_pl_22_2025_1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1097/parecer_cfo_ppa_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer.fin.orc._-_pl16-25_agrobuds.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1120/parecer.fin.orc._-_pl17-25_abono.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer.fin.orc._-_emenda_13.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1123/parecer.fin.orc._-_pr_15-25_bens.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/884/parecer_-_projeto_lei_complementar_03-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/885/parecer_-_projeto_lei_complementar_01-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/892/comissao_permanente_de_obras__e_servicos_publicos-2.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/907/parecer_-_projeto_de_lei_15-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/991/parecer_comissao_de_obras_e_servicos_07-11-25_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1007/parecer_-_projeto_de_lei_20-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1016/parecer_pl_13_2025_0bras_assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1043/parecer_cosp_03-12.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/866/parecer_-_projeto_13-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/867/parecer_-_emenda_ao_projeto_13-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/932/parecer_-_projeto_16-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/943/parecer_-_educacao_-_pl17-25.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1006/parecer_-_projeto_21-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1015/parecer_-_projeto_13-2025_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1022/parecer_saude_-_projeto_15-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1071/parecer_-_projeto_27-2025_-_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1072/parecer_-_projeto_28-2025_-_abono.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1116/parecer.edu.saude._-_pl16-25_agrobuds.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/756/of._retirada_de_pauta_projeto.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/768/oficio_205.2025_gabinete.pmm_-_cessao_-_retirada_pauta.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/769/oficio_205.2025_gabinete.pmm_-_cessao_-_retirada_pauta.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_de_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_de_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/939/oficio_retirada_pauta_1.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/993/requerimento_de_retirada_de_projeto_de_lei_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_retirada_pdl_01_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_-_retirada_de_projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1093/requerimento_-_retirada_de_projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/761/requerimento_de_tramitacao_de_urgencia_nc2ba_3_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/762/requerimento_de_tramitacao_em_regime_de_urgencia_n_c2ba_04_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_de_tramitacao_em_regime_de_urgencia_n_c2ba_05_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_de_tramitacao_em_regime_de_urgencia_n_o_06_assinado_assinado_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba6_assinado_assinado_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba7_assinado_assinado_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba8_assinado_assinado_29_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba9_assinado_assinado_29_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba10_assinado_assinado_29_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/810/requerimento_de_tramitacao_em_regime_de_urgencia_lo_10.2025_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/812/requerimento_de_tramitacao_em_regime_de_urgencia_lo_11.25_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/818/requerimento_ploe_12.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/851/requerimento_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/858/requerimento_de_tramitacao_em_urgencia_250626_1453_250626_145605.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_de_tramitacao_em_regime_de_urgencia_tributario_assinado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_de_tramitacao_em_regime_de_urgencia_-_lei_complementar_-03-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_tramitacao_em_regime_de_urgencia_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_regime_de_urgencia_pl_cavalgada_assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/938/requerimento_de_urgencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/941/requerimento_urgencia_-_projeto_17-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_-_regime_de_urgencia_-_p._resolucao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_urgencia_-_emenda_a_lei_organica-art._27.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_em_regime_de_urgencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/981/req_tramitacao_de_urgencia_pl_14_2025_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1004/urgencia_ploe_18_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1005/urgencia_plce_02_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1018/req_urgencia_13_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1020/req_urgencia_21_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1021/req_urgencia_15_2025_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_-_regime_de_urgencia_-_mocao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1061/pl_28.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1062/pl_27.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1063/plc_04.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1064/pl_26.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_de_urgencia_29.2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1103/requerimento_de_urgencia_12.2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_de_urgencia_16.2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_de_urgencia_17.2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_de_urgencia_22.2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1107/requerimento_de_urgencia_23.2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_-_regime_de_urgencia_assinado_assinado_29_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_-_regime_de_urgencia_assinado_assinado_29_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_-_regime_de_urgencia_assinado_assinado_29_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_geral_28229_assinado_assinado_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/968/convite.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/976/justificativa_res_08_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/985/substitutivo_ao_pl_14_2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1066/projeto_de_lei_-_dispoe_sobre_a_facilitacao_do_acesso_a_cannabis_medicinal_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1108/projeto_de_lei_substitutivo_no_03_ao_pl_17-25_abono_-_assinado_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/802/ato_12_-_projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/843/projeto_decreto_legislativo_-_bruno_lamas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_de_decreto_legislativo_-_divaldim.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1011/projeto_de_decreto_-_comendas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1028/projeto_decreto_legislativo_-_jose_claudio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_decreto_legislativo_-_gisele.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1034/projeto_decreto_legislativo_-_julcimar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1052/pdl__rhuan_silva_trajano.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1067/titulo_de_cidadao_montanhense_-_vitor_prates_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1068/titulo_de_cidadao_montanhense_-_major_qocpm_adair_eugenio_gomes_sabino.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1069/projeto_de_decreto_lwgislativo_-_parecer_da_cfo__projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1070/projeto_de_decreto_legislativo_-_parecer_sobre_processo_de_julgamento_das_contas_do_ex_prefeito_andre_dos_santos_sampaio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1079/decreto_legislativo_e28093_joelma_moreira_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1080/decreto_legislativo_-_pe._edson_delfino_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1081/decreto_legislativo_-_hilaudo_klemz_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1089/katiana_atualizado_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1090/gilson_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1091/franscisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1092/pdl_iran_campos_1_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_de_lei_-_comissao_de_contratacao_e_gratificacao_fiscal_e_gestorassinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/760/projeto_de_lei_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/780/projeto_de_lei_n._04.2025_-_alteracao_vencimentos-base_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/781/projeto_de_lei_nba_05.2025_29_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_de_lei_-_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_lei_09_de_julho_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_recesso_parlamentar_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/910/pl_engenharia_civil.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/917/projeto_de_lei_obrigatoriedade_da_realizacao_de_competicoes_esportivas_no_municipio_de_montanha_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_de_lei_-_cavalgada_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/958/projeto_de_lei_no_02_substitutivo_-_dispoe_sobre_a_facilitacao_do_acesso_a_cannabis_medicinal_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/963/projeto_de_lei_sobre_engenharia_social.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/980/substitutivo_ao_pl_14_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_vacina_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_-_utilidade_publica_agrobuds.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1099/minuta_projeto_de_lei_-_abono_pecuniario_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/782/pl_2-2025_-_mcmv.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/751/projeto_de_lei_032025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/752/projeto_de_lei_042025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/757/projeto_de_lei_ordinaria_no_05_2025_-_criacao_dos_cargos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/758/projeto_de_lei_ordinaria_no_06_2025_-_alteracoes_na_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/759/projeto_de_lei_ordinaria_no_07_2025_-_reajuste_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/779/pl_08.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/778/pl_09.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/808/mensagem_e_projeto_de_lei_10.2025_-_altera_o_anexo_i_da_lei_1.181_de_28_de_janeiro_de_2025_-_novo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/809/mensagem_e_projeto_de_lei_11.2025_-__declara_de_utilidade_publica_a_associacao_dos_produtores_familiares_da_comunidade_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_12.2025_-executivo_municipal_a_repassar_recursos_financeiros_a_associacao_de_agricultores_familiares_da_fumaca_e_trinta_de_maio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/850/projeto_de_lei_ordinaria_no_13_2025_-_prorrogacao_do_pme.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/856/mensagem_e_projeto_de_lei_14.2025_-_autoriza_repasse_princesa_do_campo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/857/mensagem_e_projeto_de_lei_15.2025_-_altera_a_tabela_i_classe_de_enquadramento_lei_1.133_de_03_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/925/pl_16.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/940/pl_17.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/949/pl_18.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/950/pl_19_-_rpv.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/962/pl_municipal__dispoe_sobre_o_programa_municipal_de_parcerias_publico-privadas_e_concessoes_do_municipio_de_montanha_-_es_e_da_outras_providenc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/977/pl_reformulacao_de_lei_de_criacao_de_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_022-2025_-_orcamento_montanha_arquivo_unificado_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_023-2025_-_ppa_montanha_arquivo_unificado_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1010/minuta_-_lei_de_criacao_do_sistema_municipal_de_cultura_-_fundo_e_conselho_municipal_de_cultura_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1012/pl_-_altera_fundo_cultura.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1024/pl_26_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_e_mensagem_-_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1036/pl_27_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1077/pl_29_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_complementar_01-2025_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/913/projeto_de_lei_complementar_n02-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_complementar_03-2025_-_desdobro_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1037/plc_004_-_licenca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_resolucao_no_02.2025_diaria_motoristaassinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_resolucao_no_03.2025_funcao_gratificadaassinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/848/01_-_instrucao_normativa_01-2025_-_dispoe_sobre_os_procedimentos_de_contratacoes_por_dispensa_e_inexigibilidade_no_ambito_do_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/859/02_-_instrucao_normativa_02-2025_-_dispoe_sobre_os_procedimentos_de_execucao_financeira_no_ambito_do_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_de_resolucao_-_art._32_inciso_iv.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_resolucao_-_art._56_2o.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/902/projeto_de_resolucao_-__art._83-a.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_resolucao_-_art._203_e_204.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/927/01_-_instrucao_normativa_01-2025_-_dispoe_sobre_os_procedimentos_de_contratacoes_por_dispensa_e_inexigibilidade_no_ambito_do_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/928/02_-_instrucao_normativa_02-2025_-_dispoe_sobre_os_procedimentos_de_execucao_financeira_no_ambito_do_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/929/03_-_instrucao_normativa_03-2025_-_dispoe_sobre_os_procedimentos_para_pagamentos_de_suprimentos_de_fundos_no_ambito_da_camara_municipal_de_montanha_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/951/projeto_de_resolucao_-__art._146_-_dias_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1014/projeto_de_resolucao_-_processos_legislativos_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1098/projeto_de_resolucao_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1100/projeto_de_resolucao_-_frequencia-1_assinado_assinado_28229_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/952/emenda_a_lei_organica-art._27.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1013/emenda_a_lei_organica_-_duodecimo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/841/oficio_11.2025_gab._camara.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/849/requerimento_sessao_vinhatico.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/860/requerimento_-_retirada_projeto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_-_pedido_de_retirada_de_pauta_-_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_11-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_prorrogacao_de_prazo_cfo_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_retirada_de_pl_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_sessao_vinhatico.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1008/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1009/requerimento_verbal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1026/scan_20251125_115850365.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_de_sessao_solene_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_de_sessao_solene_kaua.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_n._09.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao_n._10.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/713/indicacao_n._11.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_12-25.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_n._13.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_27_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_estadio_otto_reuter_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_de_projeto_de_lei_para_pais_de_portadores_de_tea.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_de_projeto_de_lei_para_ampliacao_de_licenca-maternidade.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_para_reajuste_do_valor_do_ticket-feira.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/776/revitalizacao_do_campo_de_areia_vinhatico_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/777/construcao_de_parquinho_no_assentamento_francisco_domingos_ramos_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/793/12._pedido_de_indicacao_-tratores_cortadores_de_grama.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/800/camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/803/quadra_coab_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_02_odair_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/805/iluminacao_rua_vinhatico_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/806/ana_paula__celia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/807/tela_otto_reuter_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_reforma_da_quadra_society_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_transporte_passe_livre_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/826/pedido_de_providencia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/828/pedido_de_providencia_esf27s_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/829/contrucao_de_banheiro_no_campo_da_vila_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_absorventes_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_calcamento_de_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/836/iluminacao_rua_da_vila_verde-_vinhatico_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/837/iluminacao_rua_da_vila_verde-_vinhatico_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/838/doc-_cartilha_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/845/colocar_telas_de_protecao_quadra_vinhatico_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_reajuste_professores_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/847/assinado_-_doc_giovanni_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/853/realizada_manutencao_completa_no_mercado_do_vinhatico_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/854/limpeza_adequada_nas_duas_pontes_da_baixada_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/855/seja_realizada_a_retirada_da_academia_instalada_na_praca_do_centro._assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/909/14._pedido_de_indicacao_-_casa_dos_projetos_assentamentos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/914/15._pedido_de_indicacao_-_area_lazer-_assentamento.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_patrocinio_atleta_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/918/ponto_de_onibus_comunidade_amorin_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/920/3_-_domiguinhos-.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/926/3_-_domiguinhos_-_protocolado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/930/16._pedido_de_indicacao_-_lampadas_led_barragem.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/948/4_-_salario_dos_advogados_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/955/17._pedido_de_indicacao_-_construcao_de_quadra_ao_lado_do_cras.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_psf_elizia3.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/957/instalacao_de_lixeiras.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_museu_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_nome_praca_coahb_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1027/scan_20251125_111432698.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_cameras.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/796/emenda_motificativa_pl_02.2025_cmm_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/798/emenda_modificativa_pr_nc2ba_03.2025_cmm_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/868/emenda_modificativa_-_projeto_13-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/878/1_-_emenda_motificativa_pl_03.2025_pmm_art.1_28129_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/879/2_-_emenda_motificativa_pl_03.2025_pmm_art.3.ii_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/880/3_-_emenda_motificativa_pl_03.2025_pmm_art.4_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/881/4_-_emenda_motificativa_pl_03.2025_pmm_art.4.ii_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/882/5_-_emenda_motificativa_pl_03.2025_pmm_art.4.iv_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/883/6_-_emenda_motificativa_pl_03.2025_pmm_art.6_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/890/apresentacao_de_emenda_de_forma_verbal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/936/emenda_motificativa_pl_10.2025_cmm_assinado_assinado1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/937/emenda_motificativa_pl_11.2025_cmm_assinado_assinado1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1109/emenda_13-25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/744/mocao_de_pesar_antonio_pereira.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/745/mocao_de_pesar_etevaldo_evangelista_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/746/mocao_de_pesar_elizia_amaral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/814/mocao_de_pesar_-_trajano.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/827/mocao_de_pesar_joao_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/830/mocao_de_pesar_deusdeth_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/832/mocao_de_pesar_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/833/mocao_de_pesar_jhon_lenon.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/834/mocao_de_pesar_lotavino_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/861/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/862/mocao_zezito_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/877/mocao_de_pesar_ernesto_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/964/mocao_de_pesar_-_lindaura.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/965/mocao_de_pesar_-_leninha.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/966/mocao_de_pesar_-_jose.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/969/mocao_de_pesar_-_dolores_raulino.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/973/mocao_de_pesar__-_jair_selin.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1095/mocao_de_pesar_-_maria_manoelina_rodrigues_de_souza_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1101/mocao_sebastiao_brandao_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/789/mocao_de_aplausos_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1032/mocao_de_pesar_-_modelo_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1030/mocao_de_pesar_-_joaozinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1035/requerimento_mocao.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_de_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1054/01_mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1055/02_mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1056/04_mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1057/05_mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1058/03_mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1059/06_mocao_de_congratulacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1082/07__mocao_de_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1084/mocao_de_congratulacao_-_dalyane.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1085/mocao_de_congratulacao_-_gabriela_nass.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1086/mocao_de_congratulacao_-_parrera.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/747/resolucao_012025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1128/resolucao_02-25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1129/resolucao_03-25.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1110/resolucao_no_04-25_-_altera_art_203_e_revoga_204_do_rgi.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1111/resolucao_no_05-25_-_altera_o_2_do_art_56_do_rgi.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1112/resolucao_no_06-25_-altera_o_art_146_do_rgi.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1113/resolucao_no_07-25_-_institui_processo_legislativo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1114/resolucao_no_08-25_-_devolucao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/924/3_-orcamento_2026_29_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/824/relatorio_e_parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/748/redacao_final_012025_0001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/816/redacao_final_no_02.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/844/redacao_final_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/921/4_-_redacao_final_nc2ba_04.2025_28titulo_de_cidadao_montanhense29.29_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/790/legislacao_justica_e_redacao_final_projeto_de_resolucao_nc2ba_02.2025_28poder_legislativo29_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/791/legislacao_justica_e_redacao_final_pr_nc2ba_03.2025_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/792/legislacao_justica_e_redacao_final_pl_nc2ba_02.2025_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/819/legislacao_justica_e_redacao_final_pl_nc2ba_11.2025_28poder_executivo29_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/820/legislacao_justica_e_redacao_final_pl_nc2ba_10.2025_28poder_executivo29_assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/839/parecer_redaaao_odair_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/864/parecer_cljr_pl_13.2025_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/872/legislacao_justica_e_redacao_final_projeto_de_decreto_legislativo_nc2ba_2_de_2025_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/873/legislacao_justica_e_redacao_final_projeto_de_lei_complementar_nc2ba_03.2025_assinado_28129_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/874/legislacao_justica_e_redacao_final_projeto_de_lei_nc2ba_15.2025_assinado_28129_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/875/legislacao_justica_e_redacao_final_projeto_de_lei_complementar_nc2ba_01.2025_assinado_28129_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/891/comissao_permanente_de_legislacao_justica_e_redacao_final-1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/931/016_legislacao_justica_e_redacao_final_pl_nc2ba_16.2025_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/934/legislacao_justica_e_redacao_final_pl_no_10.2025_poder_legislativo_assinado_assinado1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/935/legislacao_justica_e_redacao_final_pl_no_11.2025_poder_legislativo_assinado_assinado1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/945/parecer_-_legislacao_-_pl17-25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/959/legislacao_justica_e_redacao_final_pl_nc2ba_07.2025_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_resolucao_09.2025_assinado27_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/971/projeto_de_resolucao_07.2025_assinado_28129_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/972/0_projeto_de_decreto_legislativo_no_03.2025_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/974/projeto_de_resolucao_08.2025_assinado_25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_complementar_nc2ba_02.2025_poder_executivo_assinado58.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/979/pl_assi_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/986/parecer_ccj_-_30-10-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/994/pl_18.2025_poder_executivo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/995/pl_13.2025_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/996/pl_21.2025_poder_executivo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/997/pl_20_poder_executivo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1001/pr_n13.2025__assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1019/pl_nc2ba_15.2025_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1038/pl_nc2ba_24.2025_28poder_executivo29_assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1039/pl_nc2ba_25.2025_28poder_executivo29_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1040/pdl_nc2ba_04.2025_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1044/pelo_nc2ba_01.2025_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1046/ploe_27_2025_cljr_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1047/ploe_26_2025_cljr_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1048/pr_nc2ba_14.2025_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1051/plc_04_2025_cljr_assinado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1053/ploe_28_2025_cljr_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1075/pl_nba_22.2025_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1076/pl_nba_23.2025_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1078/pdl_nba_06.2025_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1087/pdl_nba_05.2025_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1088/pdl_nba_07.2025_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1094/pls_no_02.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer.leg.jus.red._-_pl29-25_seg._publica.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1117/parecer.leg.jus.red._-_pl_16-25_agrobuds.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer._leg.jus.red._-_pl17-25_abono.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer.leg.jus.red._-_emenda_13.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1124/parecer.leg.jus.red._-_pr_15-25_bens.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/795/parecer_financas_e_orcamento_pr_nc2ba_03.2025_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/797/parecer_financas_e_orcamento_pl_nc2ba_02.2025_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/799/parecer_financas_e_orcamento_pr_nc2ba_02.2025_poder_legislativo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/801/parecer_da_cfo__projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/811/parecer_cfo_projeto_de_resolucao_02.2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/817/parecer_financas_e_orcamento_pl_nc2ba_10.2025_executivo_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/822/parecer_financas_e_orcamento_pl_nc2ba_12.2025_poder_legislativo.docx_28129_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/840/parecer_orcamento_odair_.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/865/parecer_financas_e_orcamento_projeto_de_lei_n_04.20252c_ldo_assinado_28129_28929_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/886/parecer_cfo_tributario_assinado5b15d_assinado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/887/parecer_financas_e_orcamento_desdobro_assinado_281295b15d_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/893/comissao_permanente_de_financas_e_orcamento-3.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/908/parecer_-_projeto_de_lei_15-2025_cfo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/933/parecer_cfo_pl_16_2025_assinado5b15d_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/944/parecer_-_financas_-_pl17-25.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/984/parecer_pl_19_exec_cfo_assinado_28229_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/987/parecer_cfo_-_30-10-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1003/parecer_da_cfo__jc_2022___projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1000/parecer_cfo_cosp_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1002/parecer_cfo_fiscal_fazendario_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1017/pl_13_2025_cfo5b15d_assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_cfo_ppp_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1049/parecer_cfo_pl_24_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1050/parecer_cfo_pl_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1060/plc_04_2025_cfo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1073/parecer_cfo_pl_28_abono_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_cfo_pl_22_2025_1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1097/parecer_cfo_ppa_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer.fin.orc._-_pl16-25_agrobuds.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1120/parecer.fin.orc._-_pl17-25_abono.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer.fin.orc._-_emenda_13.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1123/parecer.fin.orc._-_pr_15-25_bens.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/884/parecer_-_projeto_lei_complementar_03-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/885/parecer_-_projeto_lei_complementar_01-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/892/comissao_permanente_de_obras__e_servicos_publicos-2.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/907/parecer_-_projeto_de_lei_15-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/991/parecer_comissao_de_obras_e_servicos_07-11-25_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1007/parecer_-_projeto_de_lei_20-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1016/parecer_pl_13_2025_0bras_assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1043/parecer_cosp_03-12.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/866/parecer_-_projeto_13-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/867/parecer_-_emenda_ao_projeto_13-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/932/parecer_-_projeto_16-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/943/parecer_-_educacao_-_pl17-25.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1006/parecer_-_projeto_21-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1015/parecer_-_projeto_13-2025_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1022/parecer_saude_-_projeto_15-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1071/parecer_-_projeto_27-2025_-_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1072/parecer_-_projeto_28-2025_-_abono.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1116/parecer.edu.saude._-_pl16-25_agrobuds.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/756/of._retirada_de_pauta_projeto.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/768/oficio_205.2025_gabinete.pmm_-_cessao_-_retirada_pauta.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/769/oficio_205.2025_gabinete.pmm_-_cessao_-_retirada_pauta.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_de_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_de_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/939/oficio_retirada_pauta_1.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/993/requerimento_de_retirada_de_projeto_de_lei_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_retirada_pdl_01_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_-_retirada_de_projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1093/requerimento_-_retirada_de_projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/761/requerimento_de_tramitacao_de_urgencia_nc2ba_3_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/762/requerimento_de_tramitacao_em_regime_de_urgencia_n_c2ba_04_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_de_tramitacao_em_regime_de_urgencia_n_c2ba_05_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_de_tramitacao_em_regime_de_urgencia_n_o_06_assinado_assinado_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba6_assinado_assinado_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba7_assinado_assinado_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba8_assinado_assinado_29_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba9_assinado_assinado_29_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_de_tramitacao_em_regime_de_urgencia_n_ba10_assinado_assinado_29_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/810/requerimento_de_tramitacao_em_regime_de_urgencia_lo_10.2025_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/812/requerimento_de_tramitacao_em_regime_de_urgencia_lo_11.25_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/818/requerimento_ploe_12.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/851/requerimento_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/858/requerimento_de_tramitacao_em_urgencia_250626_1453_250626_145605.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_de_tramitacao_em_regime_de_urgencia_tributario_assinado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_de_tramitacao_em_regime_de_urgencia_-_lei_complementar_-03-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_-_convoca_sessao_e_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_tramitacao_em_regime_de_urgencia_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_regime_de_urgencia_pl_cavalgada_assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/938/requerimento_de_urgencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/941/requerimento_urgencia_-_projeto_17-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_-_regime_de_urgencia_-_p._resolucao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_urgencia_-_emenda_a_lei_organica-art._27.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_em_regime_de_urgencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/981/req_tramitacao_de_urgencia_pl_14_2025_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1004/urgencia_ploe_18_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1005/urgencia_plce_02_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1018/req_urgencia_13_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1020/req_urgencia_21_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1021/req_urgencia_15_2025_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_-_regime_de_urgencia_-_mocao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1061/pl_28.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1062/pl_27.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1063/plc_04.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1064/pl_26.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_de_urgencia_29.2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1103/requerimento_de_urgencia_12.2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_de_urgencia_16.2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_de_urgencia_17.2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_de_urgencia_22.2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1107/requerimento_de_urgencia_23.2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_-_regime_de_urgencia_assinado_assinado_29_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_-_regime_de_urgencia_assinado_assinado_29_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_-_regime_de_urgencia_assinado_assinado_29_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_geral_28229_assinado_assinado_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/968/convite.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/976/justificativa_res_08_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/985/substitutivo_ao_pl_14_2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1066/projeto_de_lei_-_dispoe_sobre_a_facilitacao_do_acesso_a_cannabis_medicinal_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2025/1108/projeto_de_lei_substitutivo_no_03_ao_pl_17-25_abono_-_assinado_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H410"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="152.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="243" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="153" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="242.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>