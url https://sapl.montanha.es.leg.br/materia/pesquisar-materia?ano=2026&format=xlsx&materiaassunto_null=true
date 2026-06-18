--- v0 (2026-02-11)
+++ v1 (2026-06-18)
@@ -10,254 +10,1960 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1422" uniqueCount="627">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1149</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>GIOVANI DA GRÁFICA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1149/projeto_de_decreto_legislativo_bruno.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Montanhense._x000D_
+Faço saber que a Câmara Municipal de Montanha aprova e a Mesa Diretora promulga o seguinte DECRETO LEGISLATIVO:_x000D_
+Art. 1º - Fica concedido o título de cidadão Montanhense a BRUNO DA COSTA RESENDE, em reconhecimento aos relevantes servidos prestados ao município de Montanha._x000D_
+Art. 2º - Este Decreto entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>1150</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1150/projeto_de_decreto_legislativo_ricardo_.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Montanhense._x000D_
+Faço saber que a Câmara Municipal de Montanha aprova e a Mesa Diretora promulga o seguinte DECRETO LEGISLATIVO:_x000D_
+Art. 1º - Fica concedido o título de cidadão Montanhense a RICARDO DE REZENDE FERRAÇO, em reconhecimento aos relevantes servidos prestados ao município de Montanha._x000D_
+Art. 2º - Este Decreto entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>TARCISIO DEPOLO</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1260/projeto_decreto_legislativo_-_tyago_hoffmann.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Montanhense a Tyago Ribeiro Hoffmann.</t>
+  </si>
+  <si>
+    <t>1261</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>ALLAN CORTES</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1261/gilson_daniel_titulo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Montanhense a Gilson Daniel Batista.</t>
+  </si>
+  <si>
     <t>1134</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>ALLAN CORTES</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1134/projeto_de_lei_-_alan.pdf</t>
   </si>
   <si>
     <t>Todas as atividades comemorativas desenvolvidas pelo Município, no qual sejam utilizados fogos de artifício, obrigatoriamente serão utilizados fogos de artifício silenciosos.</t>
   </si>
   <si>
+    <t>1142</t>
+  </si>
+  <si>
+    <t>MAINE BRITO</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1142/projeto_de_lei_no_02_-_musicas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição da execução de músicas com conteúdo inadequado ao público infantil em veículos de entretenimento itinerante e em atividades direcionadas a crianças nas instituições de ensino da rede pública municipal, no Município de Montanha – ES, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>PAULINHO MOTORISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1201/pl_som_por_sistema_de_altofalantes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o funcionamento de Serviços de som por sistema de alto-falantes em centros comerciais e comunitários.</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1207/projeto_de_lei_-_retirada_de_fios_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a organização, alinhamento, identificação, uso, manutenção e retirada de fios e cabos instalados em postes de energia elétrica e de telecomunicações no Município de Montanha/ES.</t>
+  </si>
+  <si>
+    <t>1217</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>DIVALDIM DA AGRICULTURA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1217/projeto_de_lei_ordinaria_no_-_rua_irineu_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1219/allan_assinado_fogos.pdf</t>
+  </si>
+  <si>
+    <t>Proíbe o manuseio, a utilização, a queima e a soltura de_x000D_
+fogos de estampidos e de artifícios, assim como de quaisquer_x000D_
+artefatos pirotécnicos de efeito sonoro ruidoso no Município_x000D_
+de Montanha/ES, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>CÉLIA DO POSTO</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1226/pl_utilidade_publica_acapm.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública a ASSOCIAÇÃO DOS CRIADORES AMADORES DE PASSAROS DE MONTANHA, ESTADO DO ESPÍRITO SANTO.</t>
+  </si>
+  <si>
+    <t>1277</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1277/projeto_de_lei_no_xx.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal do Livro, Incentivo à Leitura, Valorização dos Escritores Montanhenses e Promoção da Cultura Literária no Município de Montanha/ES, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1125</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Iracy Carvalho Machado Baltar Filha</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1125/pl_001.2026.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1125/pl_001.2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1138/pl_002.2026.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1138/pl_002.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da Tabela de Vencimentos do Magistério Público da Educação Básica do Município de Montanha - ES</t>
   </si>
   <si>
+    <t>1155</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1155/pl_003_2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece normas para distribuição de medicamentos não padronizados ou em falta no Município de Montanha - ES e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1173</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1173/pl_04.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O CÓDIGO MUNICIPAL DE PROTEÇÃO E BEM ESTAR DE ANIMAIS DOMÉSTICOS DE COMPANHIA NO MUNICÍPIO DE MONTANHA – ES, ESPECIALMENTE CÃES E GATOS, ESTABELECE NORMAS DE PROTEÇÃO E PENALIDADES ADMINISTRATIVAS POR MAUS TRATOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1187/pl_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE O REPASSE DE INCENTIVO FINANCEIRO VARIAVEL POR INDICADOR DE QUALIDADE DA PORTARIA GM MS 3493 de 10 DE ABRIL DE 2024, QUE AUTORIZA O PREASSE E PAGAMENTO DA GRATIFICAÇÃO POR COMPONENTE DE QUALIDADE DA ESF, ESB E EMULTI NA ATENÇÃO PRIMÁRIA A SAÚDE E DA OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1202/mensagem_e_projeto_de_lei_-_altera_subvencao_social_-_apae.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I, da Lei 1.215 de 22 de Janeiro de 2026</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1215/mensagem_e_projeto_de_plc_007.2026_-_altera_o_conselho_de_turismo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 858, de 19 de novembro de 2013, que cria o Conselho Municipal de Turismo do Município de Montanha/ES (COMTUR), e dá outras providências</t>
+  </si>
+  <si>
+    <t>1216</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1216/pl_008_-_refis.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Programa de Incentivo à Regularização Fiscal – REFIS MUNICIPAL e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1218/pl_09.2026.pdf</t>
+  </si>
+  <si>
+    <t>Transfere Feriado Municipal criado pela Lei nº 439 de 14 de Maio de 1998</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1224/pl_010.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Fundo Municipal de Turismo – FUMTUR e estabelece suas diretrizes, em conformidade com a legislação vigente, a reforma tributária e os ODS – Objetivos de Desenvolvimento Sustentável</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1228/pl_11.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a repassar recursos financeiros a Associação dos Produtores Familiares da Comunidade Santo Antônio – PRINCESA DO CAMPO</t>
+  </si>
+  <si>
+    <t>1282</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1282/ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2027, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1283</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1283/pl_13_2026.pdf</t>
+  </si>
+  <si>
+    <t>altera dispositivos da Lei Municipal nº 1.092, de 04 de março de 2022.</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1301/pl_14_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Política de Segurança Alimentar e Nutricional do Município Montanha/ES - POLISAN e sobre o Sistema de Segurança Alimentar e Nutricional - SISAN.</t>
+  </si>
+  <si>
+    <t>1154</t>
+  </si>
+  <si>
+    <t>PLCE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1154/plc_001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de Condomínio de Lotes, fora do perímetro urbano, cria Zona de Urbanização - ZUE e dá outras providências.</t>
+  </si>
+  <si>
     <t>1137</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1137/projeto_de_resolucao_no_01-26_-_bens_inserviveis.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1137/projeto_de_resolucao_01-26_-_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEVOLUÇÃO DE BENS INSERVÍVEIS DA CÂMARA MUNICIPAL À PREFEITURA MUNICIPAL DE MONTANHA/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>1143</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1143/projeto_de_resolucao_-_servidores_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de diárias aos servidores da Câmara Municipal de Montanha, estabelece valores, critérios de prestação de contas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1159</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1159/projeto_de_resolucao_-_03-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a devolução de bens inservíveis da Câmara Municipal à Prefeitura Municipal de Montanha/ES e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1174</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1174/projeto_de_resolucao_-_comissao_especial_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui Comissão Especial para estudo e elaboração de proposta de revisão da Lei Orgânica Municipal e do Regimento Interno da Câmara Municipal de Montanha.</t>
+  </si>
+  <si>
+    <t>1175</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1175/projeto_de_resolucao_02_2026_-_uso_do_veiculo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Resolução nº 03/2023, que regulamenta o uso dos veículos da Câmara Municipal de Montanha/ES, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1239/projeto_de_resolucao_-_ouvidoria_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Ouvidoria da Câmara Municipal de Montanha, Estado do Espírito Santo, dispõe sobre sua organização, competências e funcionamento, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1240/projeto_de_resolucao_estrutura_administrativa_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a estrutura organizacional e administrativa da Câmara Municipal de Montanha, Estado do Espírito Santo, em conformidade com a Lei Municipal nº 1.197, de 04 de novembro de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1241/projeto_de_resolucao_de_acesso_a_informacao_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o acesso à informação no âmbito do Poder Legislativo do Município de Montanha/ES, em conformidade com o art. 5º, XXXIII, o art. 37, § 3º, II, e o art. 216, § 2º, da Constituição Federal, com a Lei Federal nº 12.527, de 18 de novembro de 2011, e com a Lei Federal nº 13.709, de 14 de agosto de 2018, com a Lei Federal nº 14.129, de 29 de março de 2021 e revoga a Resolução nº 02, de 31 de agosto de 2017.</t>
+  </si>
+  <si>
+    <t>1157</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1157/requerimento_sessao_ordinario_-_vinhatico.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de Sessão Ordinária no distrito de Vinhático.</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>TARCISIO DEPOLO, ALLAN CORTES, CÉLIA DO POSTO, FÁTIMA BARROS, MAINE BRITO, PAULINHO MOTORISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1250/requerimento_-_sorteio_eletronico.pdf</t>
+  </si>
+  <si>
+    <t>Requer utilização de sorteio eletrônico para definição da ordem de uso da tribuna pelos vereadores durante as sessões ordinárias.</t>
+  </si>
+  <si>
+    <t>1289</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1289/requerimento_prorrogacao_cosp.pdf</t>
+  </si>
+  <si>
+    <t>Requer a prorrogação do prazo regimental concedido à COSP — Comissão de Obras e Serviços Públicos para análise e emissão de parecer referente ao Projeto de Lei nº ___/2026.</t>
+  </si>
+  <si>
     <t>1135</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>TARCISIO DEPOLO</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1135/2._pedido_de_indicacao_-_revitalizacao_faixas.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1135/2._pedido_de_indicacao_-_revitalizacao_faixas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que sejam realizados serviços de revitalização, manutenção e adequação das faixas elevadas para travessia de pedestres existentes no Município de Montanha/ES.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1136/1._pedido_de_indicacao_-_vigia_-_quadra_amazonas.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1136/1._pedido_de_indicacao_-_vigia_-_quadra_amazonas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a designação de um vigia para a quadra esportiva localizada no Bairro Amazonas, na Rua Sapucaia.</t>
   </si>
   <si>
+    <t>1139</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1139/indicacao_-_vigias_uniformizados_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a necessidade de padronização de uniforme e identificação funcional para os vigias do Município, visando garantir maior segurança, organização e reconhecimento no exercício de suas funções.</t>
+  </si>
+  <si>
+    <t>1140</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_banheiros_quimicos_assinado_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a adoção das providências necessárias para a construção e/ou instalação de banheiros públicos na Barragem Tutu Reuter, visando oferecer melhores condições de higiene, conforto e dignidade aos visitantes e à população que utiliza o espaço.</t>
+  </si>
+  <si>
+    <t>1141</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1141/indicacao_toldo_postinho_do_vinhatico_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de instalação de toldo na lateral do Posto de Saúde do Distrito de Vinhático, no município de Montanha, visando oferecer proteção contra sol e chuva, bem como melhor estrutura para atendimentos e realização de ações de saúde junto à comunidade.</t>
+  </si>
+  <si>
+    <t>1148</t>
+  </si>
+  <si>
+    <t>ODAIR CELIN</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1148/indicacao_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a construção de um ponto de ônibus no curral preto localizado entre o distrito de Vinhático e Montanha.</t>
+  </si>
+  <si>
+    <t>1156</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o reajuste do ticket-feira pago aos servidores do município.</t>
+  </si>
+  <si>
+    <t>1158</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1158/4._pedido_de_indicacao_-_solo-cimento_nas_estradas.pdf</t>
+  </si>
+  <si>
+    <t>Que seja determinado ao setor competente da Prefeitura Municipal a realização de estudo técnico de viabilidade para implantação da técnica de solo-cimento nas estradas vicinais do município de Montanha/ES, como alternativa para melhoria da infraestrutura viária rural.</t>
+  </si>
+  <si>
+    <t>1160</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1160/5_-_indicacao_-_esf_no_fundao_e_lajedo.pdf</t>
+  </si>
+  <si>
+    <t>Que, por meio da Secretaria Municipal de Saúde, sejam realizados estudos técnicos e posteriormente a construção de uma Unidade de Estratégia Saúde da Família (ESF) na parte baixa da cidade, com o objetivo de atender de forma mais adequada os moradores dos bairros Fundão e Lajedo.</t>
+  </si>
+  <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1161/indicacao__alan.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja solicitado uma base do corpo de Bombeiros na cidade de Montanha que atenda aos municípios vizinhos ( Ponto Belo, Mucurici e_x000D_
+Pinheiros).</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1162/indicacao_2__alan.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja realizada a adaptação dos banheiros dos ESF's do município e dos distritos, para que os mesmos sejam acessíveis aos cadeirantes, aumentando largura das portas, colocando barra de apoios, vasos e pias na altura adequada, piso antiderrapante, entre outros.</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1163/indicacao_capela_vinhatico.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº /2025_x000D_
+_x000D_
+_x000D_
+O vereador que a esta subscreve, no uso de suas atribuições legais, vem mui respeitosamente à presença dos Ilustres Vereadores, solicitar que após leitura em Plenário, seja encaminhada a Excelentíssima Senhora Prefeita Municipal a seguinte INDICAÇÃO:_x000D_
+_x000D_
+Que seja construída uma Capela Mortuária no Distrito de Vinhático/ES, neste Município.</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_conselho_tutelar.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que a esta subscreve, no uso de suas atribuições legais, vem mui respeitosamente à presença dos Ilustres Vereadores, solicitar que após leitura em Plenário, seja encaminhada a Excelentíssima Senhora Prefeita Municipal a seguinte INDICAÇÃO:_x000D_
+Para que seja realizada adoção das providências necessárias para promover a revisão e o aumento da remuneração dos Conselheiros Tutelares do Município._x000D_
+_x000D_
+_x000D_
+Montanha, 12 de março de 2026_x000D_
+_x000D_
+_x000D_
+_x000D_
+Moysés Giovani Marquiori (Propositor)_x000D_
+Vereador – REDE</t>
+  </si>
+  <si>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1165/indicacao__quadra_de_bloquetes.pdf</t>
+  </si>
+  <si>
+    <t>DA MODERNIZAÇÃO DA QUADRA DE BLOQUETES: Que a atual quadra de bloquetes do bairro Irma Maria Zelia, ao lado da pracinha Dasio Brasileiro Rios_x000D_
+seja transformada em uma quadra de grama sintética.</t>
+  </si>
+  <si>
+    <t>1166</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/</t>
+  </si>
+  <si>
+    <t>DA REFORMA DA PRACINHA DASIO RIOS: Que seja realizada a reforma integral da Pracinha Dasio Brasileiro Rios, no Bairro Irmă Maria Zélia, contemplando a recuperação de bancos, melhorias na iluminação pública, paisagismo e manutenção geral dos equipamentos de lazer.</t>
+  </si>
+  <si>
+    <t>1167</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1167/indicacao__campo_de_areia.pdf</t>
+  </si>
+  <si>
+    <t>DA CONSTRUÇÃO DO CAMPO DE AREIA: Que seja viabilizada a construção de um campo de areia destinado à prática de futevôlei no espaço ocioso_x000D_
+localizado ao lado da quadra de bloquetes no Bairro Irmā Maria Zélia.</t>
+  </si>
+  <si>
+    <t>1168</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1168/3._pedido_de_indicacao_-_cofinanciamento.pdf</t>
+  </si>
+  <si>
+    <t>Que seja elaborado e encaminhado a esta Casa de Leis Projeto de Lei instituindo o Programa de Incentivo Financeiro por Desempenho da Atenção Primária à Saúde, destinado aos profissionais das equipes da Atenção Primária do Município de Montanha/ES, vinculados às Estratégias de Saúde da Família (ESF), Equipes de Saúde Bucal (ESB) e demais profissionais que atuam diretamente nos serviços da Atenção Básica.</t>
+  </si>
+  <si>
+    <t>1169</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1169/indicacao_-_antonio_tozete_.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implantação de galeria pluvial na Rua Antônio Tozete, visando melhorar o escoamento das águas das chuvas e prevenir alagamentos</t>
+  </si>
+  <si>
+    <t>1172</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1172/indicacao_ticket_funcionarios.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudo técnico financeiro para avaliar a viabilidade orçamentária e financeira de reajuste do valor do ticket alimentação concedido aos servidores públicos municipais, considerando o impacto nas contas públicas, os limites legais vigentes, a disponibilidade de recursos e a manutenção do equilíbrio fiscal do Município.</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1176/indicacao_fisioterapeutas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a realização de estudo técnico e financeiro visando ao reajuste salarial dos fisioterapeutas da rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>1184</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1184/5._pedido_de_indicacao_-_ajuda_de_custo_atletas.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal analise a possibilidade de conceder ajuda de custo aos atletas do município que necessitem se deslocar para participação em testes, avaliações ou seletivas esportivas, desde que já tenham participado ou estejam regularmente inscritos em projetos esportivos ofertados pelo Município.</t>
+  </si>
+  <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1185/indicacao_-_adriano_machado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de ponto de ônibus na comunidade do Adriano Machado, visando garantir mais segurança, conforto e dignidade aos usuários do transporte público.</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1188/indicacao_rua_sete_de_setembro_alto_bonito.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de obras de iluminação pública e calçamento na Rua Sete de setembro, bairro Alto Bonito, no distrito de Vinhático.</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao__-_rua_irineu_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Que seja denominada a rua lateral à Rua Sete de Setembro, localizada no distrito de Vinhático, com o nome de Irineu Pereira da Silva.</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1213/7._pedido_de_indicacao_-_motorista_de_ambulancia.pdf</t>
+  </si>
+  <si>
+    <t>Que seja adotada as providências necessárias para a adequação dos cargos de motoristas da área da saúde à Lei Federal nº 15.250/2025, especialmente no que se refere ao reconhecimento e regulamentação da função de condutor de ambulância.</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1214/8._pedido_de_indicacao_-_jornada_de_trabalho_motorista.pdf</t>
+  </si>
+  <si>
+    <t>Que seja regulamentada a jornada de trabalho no regime de 24x72 para os motoristas que atuam na condução de ambulâncias no âmbito da rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>1220</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1220/indicacao.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que a esta subscreve, no uso de suas atribuições legais, vem mui respeitosamente à presença dos Ilustres Vereadores, solicitar que após leitura em Plenário, seja encaminhada a Excelentíssima Senhora Prefeita Municipal a seguinte INDICAÇÃO:_x000D_
+_x000D_
+Que sejam adotadas as providências necessárias para a implantação da iluminação pública no Bairro Novo Horizonte, distrito de Vinhático, especialmente no entorno da Creche Nva. Maria Malovine Carrara, visando garantir melhores condições de segurança, mobilidade e bem-estar à população local.</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1222/indicacao__-_projeto_rua_vinhatico.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal determine aos setores competentes a adoção das providências necessárias para a execução de obras de infraestrutura urbana na Rua Afonso Carvalho (lateral à Rua Sete de Setembro), no distrito de Vinhático, consistentes em: implantação de pavimentação (calçamento); instalação e/ou adequação de iluminação pública; implantação de sistema de abastecimento de água; implantação de rede de esgotamento sanitário e demais melhorias necessárias à adequada infraestrutura do local.</t>
+  </si>
+  <si>
+    <t>1262</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1262/9._pedido_de_indicacao_-_incentivo_fiscal.pdf</t>
+  </si>
+  <si>
+    <t>Que estude a viabilidade de encaminhar a esta Casa de Leis Projeto de Lei instituindo Programa Municipal de Incentivo Fiscal para indústrias/empresas visando o desenvolvimento econômico e industrial no Município de Montanha/ES.</t>
+  </si>
+  <si>
+    <t>1280</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1280/indicacao_presidente_kennedy.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao setor competente a realização de obras de iluminação pública na Rua Presidente Kennedy, última rua do Bairro Vila Verde, no sentido ao lote do Senhor Osvaldo Chagas, no município de Montanha/ES.</t>
+  </si>
+  <si>
+    <t>1281</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1281/indicacao__rua_vinhatico_bairro_amazonas_montanha_.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao setor competente a realização de obras de iluminação pública na Rua Vinhático, localizada no Bairro Amazonas, no município de Montanha/ES.</t>
+  </si>
+  <si>
+    <t>1284</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1284/indicacao_-_quebra-molas_na_rua_dilio_penedo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico e posterior instalação de quebra-molas na Rua Dílio Penedo, próximo ao Bar de Lídio, no Distrito de Vinhático.</t>
+  </si>
+  <si>
+    <t>1285</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1285/indicacao_implantacao_de_policiamento_fixo_.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que busque alternativas, junto aos órgãos competentes, para viabilizar policiamento fixo ou ponto de apoio policial no Distrito de Vinhático.</t>
+  </si>
+  <si>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1286/indicacao_-_quebra-molas_na_rua_joao_xxiii.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico e posterior instalação de quebra-molas na Rua João XXIII, entre o Bar de Sueli e a residência de Joana, no Distrito de Vinhático.</t>
+  </si>
+  <si>
+    <t>1304</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1304/indicacao_adesivar_carros.pdf</t>
+  </si>
+  <si>
+    <t>Que todos os veículos utilizados pela Administração Pública Municipal, sejam eles de propriedade do Município ou locados por meio de contratos de aluguel, recebam identificação visual padronizada por meio de adesivação contendo o nome e/ou brasão do Município de Montanha, permitindo sua fácil identificação pela população;_x000D_
+Que todos os veículos pertencentes à frota municipal ou colocados à disposição do Município por meio de locação sejam recolhidos e armazenados, quando não estiverem em serviço, na garagem municipal ou em local oficialmente designado e registrado pela Administração para essa finalidade.</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1307/indicacao_construcao_de_cobertura_no_cmei_bem-te-vi.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de estudo técnico para construção de cobertura sobre o parquinho infantil do CMEI Bem-Te-Vi.</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1308/indicacao_aquisicao_e_o_fornecimento_de_uniformes.pdf</t>
+  </si>
+  <si>
+    <t>Indica a aquisição e o fornecimento periódico de uniformes, calçados adequados e EPIs aos profissionais de apoio das escolas e CMEIs municipais.</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1252/emenda_modificativa_-_projeto_06-2026_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei n 06/2026, do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1258/emenda_aditiva_ao_projeto_de_lei_05-26_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei n 05/2026, do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>1268</t>
+  </si>
+  <si>
+    <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1268/anexo_unico_-_emenda_ao_projeto_de_resolucao_no_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA AO PROJETO DE RESOLUÇÃO Nº 08/2026</t>
+  </si>
+  <si>
+    <t>1264</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1264/anexo_unico_-_emenda_ao_projeto_de_resolucao_no_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA AO PROJETO DE RESOLUÇÃO Nº 07/2026</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamentos</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1292/emenda_modificativa_art_11_pl_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Nº 01/2026 AO PROJETO DE LEI Nº 01/2026</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1293/emenda_modificativa_art_33_pl_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Nº 02/2026 AO PROJETO DE LEI Nº 01/2026</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1294/emenda_modificativa_art_33_pu_pl_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Nº 03/2026 AO PROJETO DE LEI Nº 01/2026</t>
+  </si>
+  <si>
+    <t>1295</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1295/emenda_modificativa_art_35_pl_01_2026_1_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Nº 04/2026 AO PROJETO DE LEI Nº 01/2026</t>
+  </si>
+  <si>
+    <t>1296</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1296/emenda_supressiva_at_32_pl_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA AO PROJETO DE LEI COMPLEMENTAR Nº 01/2026</t>
+  </si>
+  <si>
+    <t>1170</t>
+  </si>
+  <si>
+    <t>MOPSR</t>
+  </si>
+  <si>
+    <t>Moção de Pesar</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1170/mocao_de_pesar_-_mercedes.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR, pelo falecimento da Sra. MERCEDES GIACOMIM DE MARCHI, ocorrido no dia 23 de março de 2026.</t>
+  </si>
+  <si>
+    <t>1171</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1171/mocao_de_pesar_-_val.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado um VOTO DE PESAR, pelo falecimento da Sra. ERIVALDA CARVALHO DE JESUS SILVA, carinhosamente conhecida como Val do Frigorífico, ocorrido no dia 23 de março de 2026.</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1203/mocao_de_pesar_-_valdecira_marques_rego_lage.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar em razão do falecimento da Sr.ª Valdecira Marques Rêgo Lage.</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>Moção de Pesar em razão do falecimento do Sr.º Severino Bezerra de Araújo.</t>
+  </si>
+  <si>
+    <t>1270</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1270/mocao_-_assinado_2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR SALVADOR RORIGUES DA ROCHA</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1263/mocao_de_pesa_raylane.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar em razão do falecimento da jovem Raylane Paulo Da Silva</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>MOCGA</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1227/mocao_de_congratulacao_-_naldinho.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulação em reconhecimento aos relevantes serviços prestados pelo servidor público Sr. Ednaldo Neres ao Município, especialmente no âmbito da saúde pública.</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>JCPE</t>
+  </si>
+  <si>
+    <t>Julgamento das Contas do Poder Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1302/parecer_previo_92-2025_contas_2023_-_apos_embargos_de_declaracao.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS ANUAL DE PREFEITO – PREFEITURA MUNICIPAL DE MONTANHA – 2023 – PARECER PRÉVIO PELA REJEIÇÃO – DETERMINAÇÃO - CIÊNCIAS – ARQUIVAMENTO.</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1303/1125_0000420263.pdf</t>
+  </si>
+  <si>
+    <t>DIREITO ADMINISTRATIVO E FINANCEIRO. PRESTAÇÃO DE CONTAS ANUAL. EXERCÍCIO DE 2024. DESCUMPRIMENTO DE LIMITES LEGAIS E CONSTITUCIONAIS. GRAVES INFRAÇÕES À LRF. REINCIDÊNCIA. REPROVAÇÃO DA CONDUTA DO GESTOR. PARECER PRÉVIO PELA REJEIÇÃO. CIÊNCIA. DETERMINAÇÕES.</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>REFIN</t>
+  </si>
+  <si>
+    <t>Redação Final</t>
+  </si>
+  <si>
+    <t>Procuradoria - PROGER</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1147/1_-_redacao_final_do_projeto_de_lei_no_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL DO PROJETO DE LEI Nº 02/2026, QUE DISPÕE SOBRE A ATUALIZAÇÃO DA TABELA DE VENCIMENTOS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE MONTANHA, ESTADO DO ESPÍRITO SANTO.</t>
+  </si>
+  <si>
+    <t>1153</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1153/2_-_redacao_final_do_projeto_de_resolucao_no_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL AO PROJETO DE RESOLUÇÃO Nº 01/2026, QUE DISPÕE SOBRE A DEVOLUÇÃO DE BENS INSERVÍVEIS DA CÂMARA MUNICIPAL À PREFEITURA MUNICIPAL DE MONTANHA/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1196/3_-_redacao_final_-_projeto_decreto_no_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO MONTANHENSE A BRUNO DA COSTA RESENDE.</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1204/4_-_redacao_final_-_projeto_decreto_no_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO MONTANHENSE A RICARDO DE REZENDE FERRAÇO.</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1205/redacao_final_diaria.pdf</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1206/redacao_final_uso_do_veiculo.pdf</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1211/redacao_final_-_projeto_de_resolucao_-_bens_inserviveis_assinado.pdf</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1212/redacao_final_-_projeto_de_resolucao_-_comissao_especial_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI COMISSÃO ESPECIAL PARA ESTUDO E ELABORAÇÃO DE PROPOSTA DE REVISÃO DA LEI ORGÂNICA MUNICIPAL E DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MONTANHA.</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1238/1_-_redacao_final_do_projeto_de_lei_no_09_2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL AO PROJETO DE LEI N° 009/2026.</t>
+  </si>
+  <si>
+    <t>1255</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1255/redacao_final_-_projeto_de_lei__no_02_2026_trenzinhos.docx.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei n° 02/2026, de autoria do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1256/redacao_final_-_projeto_de_lei__no_08_2026_refis.docx.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei n° 08/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>1257</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1257/redacao_final_-_projeto_de_lei__no_06_2026_apae.docx.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei n° 06/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1276/redacao_final_do_projeto_de_resolucao_no_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL DO PROJETO DE RESOLUÇÃO Nº 06/2026.</t>
+  </si>
+  <si>
+    <t>1278</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1278/redacao_final_do_projeto_de_resolucao_no_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL DO PROJETO DE RESOLUÇÃO Nº 07/2026. EMENDA SUPRESSIVA Nº 04/2026</t>
+  </si>
+  <si>
+    <t>1279</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1279/redacao_final_do_projeto_de_resolucao_no_08_2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL DO PROJETO DE RESOLUÇÃO Nº 08/2026. EMENDA SUPRESSIVA Nº 3 DE 2026.</t>
+  </si>
+  <si>
+    <t>1287</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1287/redacao_final_-_projeto_de_resolucao_-_projeto_de_lei_no_11_de_2026_princesa_do_campo.docx.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL DO PROJETO DE LEI ORDINÁRIA Nº 11/2026.</t>
+  </si>
+  <si>
+    <t>1288</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1288/redacao_final_-_projeto_de_lei__no_03_2026_medicamentos.docx.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL DO PROJETO DE LEI ORDINÁRIA Nº 03/2026</t>
+  </si>
+  <si>
+    <t>1290</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1290/redacao_final_-_projeto_de_resolucao_-_projeto_de_lei_no_06_de_2026_fogos_de_artificio.docx.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL DO PROJETO DE LEI ORDINÁRIA Nº 06/2026</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1305/redacao_final_-_projeto_decreto_no_04_2026_gilson_daniel.docx.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL DO PROJETO DE DECRETO LEGISLATIVO Nº 04/2026. CONCEDE TÍTULO DE CIDADÃO MONTANHENSE A GILSON DANIEL BATISTA.</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>Protocolo - PROT</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1306/redacao_final_-_projeto_decreto_no_03_2026_tyago_ribeiro_hoffmann.docx.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL DO PROJETO DE DECRETO LEGISLATIVO Nº 03/2026. CONCEDE TÍTULO DE CIDADÃO MONTANHENSE A TYAGO RIBEIRO HOFFMANN.</t>
+  </si>
+  <si>
     <t>1130</t>
   </si>
   <si>
     <t>PLJRF</t>
   </si>
   <si>
     <t>Parecer Com. Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>PAULINHO MOTORISTA</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1130/legislacao_justica_e_redacao_final_pl_no_001.2026_executivo_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1130/legislacao_justica_e_redacao_final_pl_no_001.2026_executivo_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1131/legislacao_justica_e_redacao_final_pr_no_16.2025_legislativo_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1131/legislacao_justica_e_redacao_final_pr_no_16.2025_legislativo_assinado.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 01/2019 e estabelece nova disciplina para o sistema de registro eletrônico de ponto com identificação biométrica na Câmara Municipal de Montanha</t>
   </si>
   <si>
+    <t>1152</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1152/comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+  </si>
+  <si>
+    <t>Parecer pela APROVAÇÃO do Projeto de Resolução nº 01/2026, que dispõe sobre a devolução de bens inservíveis da Câmara Municipal de Montanha à Prefeitura Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1177/parecer_ccj_-_pdl_01-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a APROVAÇÃO do Projeto de Decreto Legislativo nº 01/2026, que concede Título de Cidadão Montanhense ao Sr. Bruno da Costa Resende.</t>
+  </si>
+  <si>
+    <t>1178</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1178/parecer_ccj_-_pdl_02-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a APROVAÇÃO do Projeto de Decreto Legislativo nº 02/2026, que concede Título de Cidadão Montanhense ao Sr. Ricardo de Rezende Ferraço.</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1189/pr_02-26_-_parecer_da_comissao_de_leg.jus.red..pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Resolução nº 02/2026, que dispõe sobre a concessão de diárias aos servidores da Câmara Municipal de Montanha, estabelece valores, critérios de prestação de contas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1190/pr_03-26_-_parecer_da_comissao_de_leg.jus.red..pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Resolução nº 03/2026, que dispõe sobre a devolução de bens inservíveis da Câmara Municipal à Prefeitura Municipal de Montanha/ES e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1191/parecer_ccj_-_instituicao_de_comissao_especial_para_revisao_da_lei_organica_municipal_e_do_regimento_interno_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Resolução nº 04/2026, que institui Comissão Especial para estudo e elaboração de proposta de revisão da Lei Orgânica Municipal e do Regimento Interno da Câmara Municipal de Montanha.</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1192/parecer_ccj_-_uso_de_veiculo_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Resolução nº 5/2026, que altera dispositivos da Resolução nº 03/2023, que regulamenta o uso dos veículos da Câmara Municipal de Montanha/ES e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1193/parecer_ccj_-_condominios_de_lotes_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Lei Complementar nº 01/2026, de autoria do Poder Executivo, que dispõe sobre a criação de Condomínio de Lotes, fora do perímetro urbano, cria Zona de Urbanização - ZUE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1194/parecer_ccj_-_medicamentos_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Lei Ordinária nº 03/2026, de autoria do Poder Executivo, que estabelece normas para distribuição de medicamentos não padronizados ou em falta no município de Montanha - ES e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1195/4_parecer_ccj_-_projeto_de_lei_no_02_2026_-_autora_maine_brito_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Lei Ordinária nº 02/2026, de autoria do Poder Legislativo, que dispõe sobre a proibição da execução de músicas com conteúdo inadequado ao público infantil em veículos de entretenimento itinerante e em atividades direcionadas a crianças nas instituições de ensino da rede pública municipal, no município de Montanha - ES, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1229/parecer_ccj_-_projeto_de_lei_no_04_2026_-_autoria_executivo_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Código Municipal de Proteção e Bem-Estar Animal no Município de Montanha/ES.</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1230/parecer_ccj_-_projeto_de_lei_no_06_2026_-_autoria_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Lei Ordinária nº 06/2026, de autoria do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1231/parecer_ccj_-_projeto_de_lei_no_04_2026_-_autoria_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a organização, alinhamento, identificação, uso, manutenção e retirada de fios e cabos instalados em postes de energia elétrica e telecomunicações no Município de Montanha/ES.</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1232/parecer_ccj_-_projeto_de_lei_no_03_2026_-_autoria_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o funcionamento de serviços de som por sistema de alto-falantes em centros comerciais e comunitários.</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1233/parecer_ccj_-_projeto_de_lei_no_09_2026_-_autoria_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Transfere, excepcionalmente no exercício de 2026, a data de comemoração do feriado municipal do Dia do Evangélico.</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1234/parecer_ccj_-_projeto_de_lei_no_08_2026_-_autoria_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Programa de Incentivo à Regularização Fiscal – REFIS MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1235/parecer_ccj_-_projeto_de_lei_no_07_2026_-_autoria_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 858/2013, que cria o Conselho Municipal de Turismo do Município de Montanha/ES – COMTUR.</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1236/parecer_ccj_-_projeto_de_lei_no_06_2026_-_autoria_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei Municipal nº 1.215/2026, ampliando o valor da subvenção social destinada à APAE de Montanha/ES.</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1237/parecer_ccj_-_projeto_de_lei_no_05_2026_-_autoria_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o repasse de incentivo financeiro variável por indicador de qualidade da Atenção Primária à Saúde, nos termos da Portaria GM/MS nº 3.493/2024.</t>
+  </si>
+  <si>
+    <t>1265</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1265/1_parecer_ccj_-_projeto_de_reso0lucao_no_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Resolução nº 06/2026.</t>
+  </si>
+  <si>
+    <t>1266</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1266/2_parecer_ccj_-_projeto_de_reso0lucao_no_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Resolução nº 07/2026, com emenda.</t>
+  </si>
+  <si>
+    <t>1267</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1267/3_parecer_ccj_-_projeto_de_reso0lucao_no_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Resolução nº 08/2026, com emenda.</t>
+  </si>
+  <si>
+    <t>1269</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1269/4_parecer_ccj_-_projeto_de_lei_no_11_2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Lei nº 011/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1297/thiago_hoffeman.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Decreto Legislativo nº 03/2026.</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1300/gilson_pd_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Decreto Legislativo nº 04/2026.</t>
+  </si>
+  <si>
     <t>1132</t>
   </si>
   <si>
     <t>PFO</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>ODAIR CELIN</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1132/parecer_cfo_pl_no_001.2026_executivo_assinado.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1132/parecer_cfo_pl_no_001.2026_executivo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1151/parecer_comissao_financas.pdf</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1198/parecer_comissao_de_financas_-_diarias_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Resolução nº 02/2026, que dispõe sobre a concessão de diárias aos servidores da Câmara Municipal de Montanha, estabelece valores, critérios de prestações de contas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1199/parecer_comissao_de_financas_-_bens_1.pdf</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1242/parecer_da_comissao_de_financas_e_orcamentos_pl_08_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Programa de Incentivo à Regularização Fiscal – REFIS MUNICIPAL</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1243/parecer_da_comissao_de_financas_e_orcamentos_pl_03_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Normas para distribuição de medicamentos não padronizados ou em falta na rede pública municipal</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1245/parecer_cfo_subvencao_apae.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Lei Ordinária do Executivo nº 06/2026, que "Altera o Anexo I, da Lei 1.215 de 22 de Janeiro de 2026".</t>
+  </si>
+  <si>
+    <t>1271</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1271/parecer_cfo_-_projeto_de_lei_no_06_2026_fogos_de_artificio_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Lei Ordinária do Legislativo nº 6 de 2026.</t>
+  </si>
+  <si>
+    <t>1272</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1272/parecer_cfo_-_projeto_de_lei_no_05_2026_incentivo_financeiro_aos_profissionais_da_saude_1.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Executivo nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>1273</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1273/parecer_cfo_-_projeto_de_lei_no_04_2026_bem-estar_animal_1.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Executivo nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>1274</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1274/parecer_cfo_-_projeto_de_lei_no_11_2026_santo_antonio_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável ao Projeto de Lei Ordinária do Executivo nº 11 de 2026.</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1291/parecer_cfo_01_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar 01/2026</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>POSP</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Obras e Serviços Públicos</t>
+  </si>
+  <si>
+    <t>COSP - Comissão de Obras e Serviços Públicos</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1225/parecer_-_cosp_28-04-26_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao Projeto de Lei Complementar do Executivo nº 01/2026, que dispõe sobre a criação de condomínios de lotes fora do perímetro urbano, institui a Zona de Urbanização Específica (ZUE) e estabelece normas para o ordenamento territorial do Município de Montanha/ES.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>CESAD</t>
   </si>
   <si>
     <t>Parecer Comissão de Educação, Saúde e Assistência</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1133/parecer_-_projeto_01-2026_-_subvencoes.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1133/parecer_-_projeto_01-2026_-_subvencoes.pdf</t>
   </si>
   <si>
     <t>Parecer pela Aprovação ao Projeto de Lei nº 01/2026, do Poder Executivo.</t>
   </si>
   <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1208/parecer_-_projeto_03-26_executivo-_medicamentos.pdf</t>
+  </si>
+  <si>
+    <t>Parecer pela Aprovação.</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1209/parecer_-_projeto_02-26_legislativo_-_musicas_improprias.pdf</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1244/parecer_-_projeto_06-26_executivo-_subvencao_apae.pdf</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1251/parecer_-_projeto_04-26_-_bem_estar_animal.pdf</t>
+  </si>
+  <si>
+    <t>Parecer pela Aprovação ao Projeto de Lei n 04/2026, do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1253/parecer_-_projeto_06-26_-_proibicao_fogos.pdf</t>
+  </si>
+  <si>
+    <t>Parecer pela Aprovação ao Projeto de Lei nº 06/2026, do Poder Legislativo, COM EMENDA MODIFICATIVA.</t>
+  </si>
+  <si>
+    <t>1254</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1254/parecer_-_projeto_07-26_-_conselho_de_turismo.pdf</t>
+  </si>
+  <si>
+    <t>Parecer pela Aprovação ao Projeto de Lei n 07/2026, do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1259/parecer_-_projeto_05-26_-_icentivo_financeiro_saude.pdf</t>
+  </si>
+  <si>
+    <t>Parecer pela Aprovação ao Projeto de Lei n 05/2026, do Poder Executivo, com Emenda Aditiva.</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>PRETP</t>
+  </si>
+  <si>
+    <t>Pedido de Retirada de Pauta</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1183/pedido_de_retirada_de_pauta_no_-_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Requer a retirada dos Requerimentos de Tramitação em Regime de Urgência Simples nº 03, 04 e 05/2026, nos termos do art. 129 do Regimento Interno.</t>
+  </si>
+  <si>
+    <t>1221</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1221/requerimento_de_retirada_de_pauta.pdf</t>
+  </si>
+  <si>
+    <t>Requer a retirada de pauta do Projeto de Lei Ordinária nº 05/2026, de autoria do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>1223</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1223/requerimento_de_retirada_de_materia.pdf</t>
+  </si>
+  <si>
+    <t>Retirada de Projeto de Lei Ordinária do Legislativo nº 01/2026.</t>
+  </si>
+  <si>
     <t>1126</t>
   </si>
   <si>
     <t>RTRU</t>
   </si>
   <si>
-    <t>Requerimento de Tramitação em Regime de Urgência</t>
-[...2 lines deleted...]
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1126/requerimento_de_urgencia_01.2026.pdf</t>
+    <t>Req. de Tramitação em Regime de Urgência Simples</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1126/requerimento_de_urgencia_01.2026.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Lei Ordinária nº 001/2026, de origem do Poder Executivo, que dispõe sobre concessão de subvenções sociais.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1127/requerimento_de_urgencia_resolucao_16.2025.pdf</t>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1127/requerimento_de_urgencia_resolucao_16.2025.pdf</t>
   </si>
   <si>
     <t>Requer urgência para a apreciação do Projeto de Resolução nº 16/2025, que Revoga a Resolução nº 01/2019 e estabelece nova disciplina para o sistema de registro eletrônico de ponto com identificação biométrica na Câmara Municipal de Montanha.</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1179/1_-_requerimento_de_tramitacao_de_urgencia_-_projeto_de_resolucao_n_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer urgência para apreciação do Projeto de Resolução nº 02/2026.</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1181/2_-_requerimento_de_tramitacao_de_urgencia_-_projeto_de_resolucao_n_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer tramitação de urgência do Projeto de Resolução n° 04/2026.</t>
+  </si>
+  <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1182/3_-_requerimento_de_tramitacao_de_urgencia_-_projeto_de_resolucao_n_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer tramitação em regime de urgência do Projeto de Resolução n° 05/2026.</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1246/pl_08.2026_tramitacao_em_regime_de_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>Requer tramitação em regime de urgência do Projeto de Lei Ordinária do Executivo nº 08/2026.</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1247/pl_03.2026_tramitacao_em_regime_de_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>Requer Tramitação em Regime de Urgência Simples ao Projeto de Lei Ordinária do Executivo nº 03/2026.</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1248/pl_06.2026_tramitacao_em_regime_de_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>Requer Tramitação em Regime de Urgência Simples ao Projeto de Lei Ordinária do Executivo nº 06/2026.</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1249/pll_02.2026_tramitacao_em_regime_de_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>Requer Tramitação em Regime de Urgência Simples ao Projeto de Lei Ordinária do Legislativo nº 02/2026.</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1298/requerimento_de_tramitacao_em_regime_de_urgencia__plc_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de tramitação de urgência Projeto de Lei Complementar 01/2026.</t>
+  </si>
+  <si>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>RDPC</t>
+  </si>
+  <si>
+    <t>Requerimento de Dispensa de Pareceres de Comissão</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1299/requerimento_dispensa_de_parecer_emendas.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar 01/2026.</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>RTRUE</t>
+  </si>
+  <si>
+    <t>Req. de Tramitação em Regime de Urgência Especial</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1145/requerimento_de_tramitacao_em_regime_de_urgencia_especial_-_ok.pdf</t>
+  </si>
+  <si>
+    <t>Tramitação em Regime de Urgência Especial – Projeto de Lei nº 02/2026, de autoria do Poder Executivo, que dispõe sobre a atualização da Tabela de Vencimentos do Magistério Público da Educação Básica do Município de Montanha - ES.</t>
+  </si>
+  <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>PC</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto</t>
+  </si>
+  <si>
+    <t>CCC - Comissões Competentes em Conjunto</t>
+  </si>
+  <si>
+    <t>http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1146/parecer_conjunto_-_pl_02-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto nº 01/2026, emitido pelas Comissões Permanentes de Legislação, Justiça e Redação Final; Educação, Saúde e Assistência e de Direito à Diversidade Sexual e a Identidade de Gênero; e de Finanças e Orçamentos, pela APROVAÇÃO do Projeto de Lei Ordinária do Executivo nº 02/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -561,68 +2267,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1125/pl_001.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1138/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1137/projeto_de_resolucao_no_01-26_-_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1135/2._pedido_de_indicacao_-_revitalizacao_faixas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1136/1._pedido_de_indicacao_-_vigia_-_quadra_amazonas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1130/legislacao_justica_e_redacao_final_pl_no_001.2026_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1131/legislacao_justica_e_redacao_final_pr_no_16.2025_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1132/parecer_cfo_pl_no_001.2026_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1133/parecer_-_projeto_01-2026_-_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1126/requerimento_de_urgencia_01.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1127/requerimento_de_urgencia_resolucao_16.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1149/projeto_de_decreto_legislativo_bruno.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1150/projeto_de_decreto_legislativo_ricardo_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1260/projeto_decreto_legislativo_-_tyago_hoffmann.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1261/gilson_daniel_titulo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1134/projeto_de_lei_-_alan.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1142/projeto_de_lei_no_02_-_musicas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1201/pl_som_por_sistema_de_altofalantes_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1207/projeto_de_lei_-_retirada_de_fios_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1217/projeto_de_lei_ordinaria_no_-_rua_irineu_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1219/allan_assinado_fogos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1226/pl_utilidade_publica_acapm.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1277/projeto_de_lei_no_xx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1125/pl_001.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1138/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1155/pl_003_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1173/pl_04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1187/pl_05_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1202/mensagem_e_projeto_de_lei_-_altera_subvencao_social_-_apae.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1215/mensagem_e_projeto_de_plc_007.2026_-_altera_o_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1216/pl_008_-_refis.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1218/pl_09.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1224/pl_010.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1228/pl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1282/ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1283/pl_13_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1301/pl_14_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1154/plc_001.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1137/projeto_de_resolucao_01-26_-_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1143/projeto_de_resolucao_-_servidores_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1159/projeto_de_resolucao_-_03-26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1174/projeto_de_resolucao_-_comissao_especial_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1175/projeto_de_resolucao_02_2026_-_uso_do_veiculo_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1239/projeto_de_resolucao_-_ouvidoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1240/projeto_de_resolucao_estrutura_administrativa_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1241/projeto_de_resolucao_de_acesso_a_informacao_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1157/requerimento_sessao_ordinario_-_vinhatico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1250/requerimento_-_sorteio_eletronico.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1289/requerimento_prorrogacao_cosp.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1135/2._pedido_de_indicacao_-_revitalizacao_faixas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1136/1._pedido_de_indicacao_-_vigia_-_quadra_amazonas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1139/indicacao_-_vigias_uniformizados_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_banheiros_quimicos_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1141/indicacao_toldo_postinho_do_vinhatico_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1148/indicacao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1158/4._pedido_de_indicacao_-_solo-cimento_nas_estradas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1160/5_-_indicacao_-_esf_no_fundao_e_lajedo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1161/indicacao__alan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1162/indicacao_2__alan.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1163/indicacao_capela_vinhatico.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1165/indicacao__quadra_de_bloquetes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1167/indicacao__campo_de_areia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1168/3._pedido_de_indicacao_-_cofinanciamento.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1169/indicacao_-_antonio_tozete_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1172/indicacao_ticket_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1176/indicacao_fisioterapeutas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1184/5._pedido_de_indicacao_-_ajuda_de_custo_atletas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1185/indicacao_-_adriano_machado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1188/indicacao_rua_sete_de_setembro_alto_bonito.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao__-_rua_irineu_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1213/7._pedido_de_indicacao_-_motorista_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1214/8._pedido_de_indicacao_-_jornada_de_trabalho_motorista.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1220/indicacao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1222/indicacao__-_projeto_rua_vinhatico.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1262/9._pedido_de_indicacao_-_incentivo_fiscal.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1280/indicacao_presidente_kennedy.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1281/indicacao__rua_vinhatico_bairro_amazonas_montanha_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1284/indicacao_-_quebra-molas_na_rua_dilio_penedo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1285/indicacao_implantacao_de_policiamento_fixo_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1286/indicacao_-_quebra-molas_na_rua_joao_xxiii.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1304/indicacao_adesivar_carros.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1307/indicacao_construcao_de_cobertura_no_cmei_bem-te-vi.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1308/indicacao_aquisicao_e_o_fornecimento_de_uniformes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1252/emenda_modificativa_-_projeto_06-2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1258/emenda_aditiva_ao_projeto_de_lei_05-26_executivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1268/anexo_unico_-_emenda_ao_projeto_de_resolucao_no_08_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1264/anexo_unico_-_emenda_ao_projeto_de_resolucao_no_07_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1292/emenda_modificativa_art_11_pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1293/emenda_modificativa_art_33_pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1294/emenda_modificativa_art_33_pu_pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1295/emenda_modificativa_art_35_pl_01_2026_1_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1296/emenda_supressiva_at_32_pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1170/mocao_de_pesar_-_mercedes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1171/mocao_de_pesar_-_val.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1203/mocao_de_pesar_-_valdecira_marques_rego_lage.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1270/mocao_-_assinado_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1263/mocao_de_pesa_raylane.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1227/mocao_de_congratulacao_-_naldinho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1302/parecer_previo_92-2025_contas_2023_-_apos_embargos_de_declaracao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1303/1125_0000420263.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1147/1_-_redacao_final_do_projeto_de_lei_no_02_2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1153/2_-_redacao_final_do_projeto_de_resolucao_no_02_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1196/3_-_redacao_final_-_projeto_decreto_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1204/4_-_redacao_final_-_projeto_decreto_no_02_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1205/redacao_final_diaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1206/redacao_final_uso_do_veiculo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1211/redacao_final_-_projeto_de_resolucao_-_bens_inserviveis_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1212/redacao_final_-_projeto_de_resolucao_-_comissao_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1238/1_-_redacao_final_do_projeto_de_lei_no_09_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1255/redacao_final_-_projeto_de_lei__no_02_2026_trenzinhos.docx.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1256/redacao_final_-_projeto_de_lei__no_08_2026_refis.docx.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1257/redacao_final_-_projeto_de_lei__no_06_2026_apae.docx.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1276/redacao_final_do_projeto_de_resolucao_no_06_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1278/redacao_final_do_projeto_de_resolucao_no_07_2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1279/redacao_final_do_projeto_de_resolucao_no_08_2026.docx.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1287/redacao_final_-_projeto_de_resolucao_-_projeto_de_lei_no_11_de_2026_princesa_do_campo.docx.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1288/redacao_final_-_projeto_de_lei__no_03_2026_medicamentos.docx.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1290/redacao_final_-_projeto_de_resolucao_-_projeto_de_lei_no_06_de_2026_fogos_de_artificio.docx.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1305/redacao_final_-_projeto_decreto_no_04_2026_gilson_daniel.docx.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1306/redacao_final_-_projeto_decreto_no_03_2026_tyago_ribeiro_hoffmann.docx.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1130/legislacao_justica_e_redacao_final_pl_no_001.2026_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1131/legislacao_justica_e_redacao_final_pr_no_16.2025_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1152/comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1177/parecer_ccj_-_pdl_01-26.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1178/parecer_ccj_-_pdl_02-26.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1189/pr_02-26_-_parecer_da_comissao_de_leg.jus.red..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1190/pr_03-26_-_parecer_da_comissao_de_leg.jus.red..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1191/parecer_ccj_-_instituicao_de_comissao_especial_para_revisao_da_lei_organica_municipal_e_do_regimento_interno_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1192/parecer_ccj_-_uso_de_veiculo_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1193/parecer_ccj_-_condominios_de_lotes_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1194/parecer_ccj_-_medicamentos_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1195/4_parecer_ccj_-_projeto_de_lei_no_02_2026_-_autora_maine_brito_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1229/parecer_ccj_-_projeto_de_lei_no_04_2026_-_autoria_executivo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1230/parecer_ccj_-_projeto_de_lei_no_06_2026_-_autoria_legislativo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1231/parecer_ccj_-_projeto_de_lei_no_04_2026_-_autoria_legislativo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1232/parecer_ccj_-_projeto_de_lei_no_03_2026_-_autoria_legislativo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1233/parecer_ccj_-_projeto_de_lei_no_09_2026_-_autoria_executivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1234/parecer_ccj_-_projeto_de_lei_no_08_2026_-_autoria_executivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1235/parecer_ccj_-_projeto_de_lei_no_07_2026_-_autoria_executivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1236/parecer_ccj_-_projeto_de_lei_no_06_2026_-_autoria_executivo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1237/parecer_ccj_-_projeto_de_lei_no_05_2026_-_autoria_executivo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1265/1_parecer_ccj_-_projeto_de_reso0lucao_no_06_2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1266/2_parecer_ccj_-_projeto_de_reso0lucao_no_07_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1267/3_parecer_ccj_-_projeto_de_reso0lucao_no_08_2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1269/4_parecer_ccj_-_projeto_de_lei_no_11_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1297/thiago_hoffeman.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1300/gilson_pd_04_2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1132/parecer_cfo_pl_no_001.2026_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1151/parecer_comissao_financas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1198/parecer_comissao_de_financas_-_diarias_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1199/parecer_comissao_de_financas_-_bens_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1242/parecer_da_comissao_de_financas_e_orcamentos_pl_08_executivo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1243/parecer_da_comissao_de_financas_e_orcamentos_pl_03_legislativo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1245/parecer_cfo_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1271/parecer_cfo_-_projeto_de_lei_no_06_2026_fogos_de_artificio_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1272/parecer_cfo_-_projeto_de_lei_no_05_2026_incentivo_financeiro_aos_profissionais_da_saude_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1273/parecer_cfo_-_projeto_de_lei_no_04_2026_bem-estar_animal_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1274/parecer_cfo_-_projeto_de_lei_no_11_2026_santo_antonio_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1291/parecer_cfo_01_2026_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1225/parecer_-_cosp_28-04-26_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1133/parecer_-_projeto_01-2026_-_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1208/parecer_-_projeto_03-26_executivo-_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1209/parecer_-_projeto_02-26_legislativo_-_musicas_improprias.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1244/parecer_-_projeto_06-26_executivo-_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1251/parecer_-_projeto_04-26_-_bem_estar_animal.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1253/parecer_-_projeto_06-26_-_proibicao_fogos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1254/parecer_-_projeto_07-26_-_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1259/parecer_-_projeto_05-26_-_icentivo_financeiro_saude.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1183/pedido_de_retirada_de_pauta_no_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1221/requerimento_de_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1223/requerimento_de_retirada_de_materia.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1126/requerimento_de_urgencia_01.2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1127/requerimento_de_urgencia_resolucao_16.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1179/1_-_requerimento_de_tramitacao_de_urgencia_-_projeto_de_resolucao_n_02_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1181/2_-_requerimento_de_tramitacao_de_urgencia_-_projeto_de_resolucao_n_04_2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1182/3_-_requerimento_de_tramitacao_de_urgencia_-_projeto_de_resolucao_n_05_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1246/pl_08.2026_tramitacao_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1247/pl_03.2026_tramitacao_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1248/pl_06.2026_tramitacao_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1249/pll_02.2026_tramitacao_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1298/requerimento_de_tramitacao_em_regime_de_urgencia__plc_01_2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1299/requerimento_dispensa_de_parecer_emendas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1145/requerimento_de_tramitacao_em_regime_de_urgencia_especial_-_ok.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montanha.es.leg.br/media/sapl/public/materialegislativa/2026/1146/parecer_conjunto_-_pl_02-26.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="48.42578125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="220.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="48.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="95.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="181.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -641,342 +2347,4791 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>27</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...19 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...5 lines deleted...]
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="G9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
         <v>65</v>
       </c>
-      <c r="B13" t="s">
-[...5 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E14" t="s">
+        <v>66</v>
+      </c>
+      <c r="F14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>65</v>
+      </c>
+      <c r="E15" t="s">
+        <v>66</v>
+      </c>
+      <c r="F15" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" t="s">
+        <v>66</v>
+      </c>
+      <c r="F16" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" t="s">
+        <v>66</v>
+      </c>
+      <c r="F17" t="s">
+        <v>67</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
+        <v>65</v>
+      </c>
+      <c r="E18" t="s">
+        <v>66</v>
+      </c>
+      <c r="F18" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H18" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" t="s">
+        <v>66</v>
+      </c>
+      <c r="F19" t="s">
+        <v>67</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" t="s">
+        <v>65</v>
+      </c>
+      <c r="E20" t="s">
+        <v>66</v>
+      </c>
+      <c r="F20" t="s">
+        <v>67</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>61</v>
       </c>
-      <c r="E13" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="D21" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" t="s">
         <v>66</v>
       </c>
-      <c r="H13" t="s">
+      <c r="F21" t="s">
         <v>67</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" t="s">
+        <v>65</v>
+      </c>
+      <c r="E22" t="s">
+        <v>66</v>
+      </c>
+      <c r="F22" t="s">
+        <v>67</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" t="s">
+        <v>66</v>
+      </c>
+      <c r="F23" t="s">
+        <v>67</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F24" t="s">
+        <v>67</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" t="s">
+        <v>66</v>
+      </c>
+      <c r="F25" t="s">
+        <v>67</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" t="s">
+        <v>66</v>
+      </c>
+      <c r="F26" t="s">
+        <v>67</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" t="s">
+        <v>65</v>
+      </c>
+      <c r="E27" t="s">
+        <v>66</v>
+      </c>
+      <c r="F27" t="s">
+        <v>67</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" t="s">
+        <v>67</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
+        <v>121</v>
+      </c>
+      <c r="E29" t="s">
+        <v>122</v>
+      </c>
+      <c r="F29" t="s">
+        <v>123</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H29" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" t="s">
+        <v>121</v>
+      </c>
+      <c r="E30" t="s">
+        <v>122</v>
+      </c>
+      <c r="F30" t="s">
+        <v>123</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" t="s">
+        <v>121</v>
+      </c>
+      <c r="E31" t="s">
+        <v>122</v>
+      </c>
+      <c r="F31" t="s">
+        <v>123</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H31" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" t="s">
+        <v>121</v>
+      </c>
+      <c r="E32" t="s">
+        <v>122</v>
+      </c>
+      <c r="F32" t="s">
+        <v>123</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" t="s">
+        <v>121</v>
+      </c>
+      <c r="E33" t="s">
+        <v>122</v>
+      </c>
+      <c r="F33" t="s">
+        <v>123</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H33" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" t="s">
+        <v>121</v>
+      </c>
+      <c r="E34" t="s">
+        <v>122</v>
+      </c>
+      <c r="F34" t="s">
+        <v>123</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H34" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D35" t="s">
+        <v>121</v>
+      </c>
+      <c r="E35" t="s">
+        <v>122</v>
+      </c>
+      <c r="F35" t="s">
+        <v>123</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H35" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" t="s">
+        <v>121</v>
+      </c>
+      <c r="E36" t="s">
+        <v>122</v>
+      </c>
+      <c r="F36" t="s">
+        <v>123</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H36" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>147</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>148</v>
+      </c>
+      <c r="E37" t="s">
+        <v>149</v>
+      </c>
+      <c r="F37" t="s">
+        <v>36</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H37" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>152</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" t="s">
+        <v>148</v>
+      </c>
+      <c r="E38" t="s">
+        <v>149</v>
+      </c>
+      <c r="F38" t="s">
+        <v>153</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H38" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" t="s">
+        <v>148</v>
+      </c>
+      <c r="E39" t="s">
+        <v>149</v>
+      </c>
+      <c r="F39" t="s">
+        <v>36</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H39" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>160</v>
+      </c>
+      <c r="E40" t="s">
+        <v>161</v>
+      </c>
+      <c r="F40" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H40" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" t="s">
+        <v>160</v>
+      </c>
+      <c r="E41" t="s">
+        <v>161</v>
+      </c>
+      <c r="F41" t="s">
+        <v>22</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H41" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" t="s">
+        <v>160</v>
+      </c>
+      <c r="E42" t="s">
+        <v>161</v>
+      </c>
+      <c r="F42" t="s">
+        <v>36</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H42" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>170</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" t="s">
+        <v>160</v>
+      </c>
+      <c r="E43" t="s">
+        <v>161</v>
+      </c>
+      <c r="F43" t="s">
+        <v>36</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H43" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>173</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>47</v>
+      </c>
+      <c r="D44" t="s">
+        <v>160</v>
+      </c>
+      <c r="E44" t="s">
+        <v>161</v>
+      </c>
+      <c r="F44" t="s">
+        <v>36</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H44" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45" t="s">
+        <v>160</v>
+      </c>
+      <c r="E45" t="s">
+        <v>161</v>
+      </c>
+      <c r="F45" t="s">
+        <v>177</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H45" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>180</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D46" t="s">
+        <v>160</v>
+      </c>
+      <c r="E46" t="s">
+        <v>161</v>
+      </c>
+      <c r="F46" t="s">
+        <v>177</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H46" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>183</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>61</v>
+      </c>
+      <c r="D47" t="s">
+        <v>160</v>
+      </c>
+      <c r="E47" t="s">
+        <v>161</v>
+      </c>
+      <c r="F47" t="s">
+        <v>22</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H47" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>186</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>92</v>
+      </c>
+      <c r="D48" t="s">
+        <v>160</v>
+      </c>
+      <c r="E48" t="s">
+        <v>161</v>
+      </c>
+      <c r="F48" t="s">
+        <v>48</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H48" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>189</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>96</v>
+      </c>
+      <c r="D49" t="s">
+        <v>160</v>
+      </c>
+      <c r="E49" t="s">
+        <v>161</v>
+      </c>
+      <c r="F49" t="s">
+        <v>27</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H49" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>192</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>100</v>
+      </c>
+      <c r="D50" t="s">
+        <v>160</v>
+      </c>
+      <c r="E50" t="s">
+        <v>161</v>
+      </c>
+      <c r="F50" t="s">
+        <v>27</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H50" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>195</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>104</v>
+      </c>
+      <c r="D51" t="s">
+        <v>160</v>
+      </c>
+      <c r="E51" t="s">
+        <v>161</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H51" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>198</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>108</v>
+      </c>
+      <c r="D52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E52" t="s">
+        <v>161</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H52" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>201</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>112</v>
+      </c>
+      <c r="D53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E53" t="s">
+        <v>161</v>
+      </c>
+      <c r="F53" t="s">
+        <v>27</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H53" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>204</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>205</v>
+      </c>
+      <c r="D54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E54" t="s">
+        <v>161</v>
+      </c>
+      <c r="F54" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H54" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>208</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>209</v>
+      </c>
+      <c r="D55" t="s">
+        <v>160</v>
+      </c>
+      <c r="E55" t="s">
+        <v>161</v>
+      </c>
+      <c r="F55" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H55" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>212</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>213</v>
+      </c>
+      <c r="D56" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" t="s">
+        <v>161</v>
+      </c>
+      <c r="F56" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H56" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>216</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>217</v>
+      </c>
+      <c r="D57" t="s">
+        <v>160</v>
+      </c>
+      <c r="E57" t="s">
+        <v>161</v>
+      </c>
+      <c r="F57" t="s">
+        <v>36</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H57" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>220</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>221</v>
+      </c>
+      <c r="D58" t="s">
+        <v>160</v>
+      </c>
+      <c r="E58" t="s">
+        <v>161</v>
+      </c>
+      <c r="F58" t="s">
+        <v>36</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H58" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>224</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>225</v>
+      </c>
+      <c r="D59" t="s">
+        <v>160</v>
+      </c>
+      <c r="E59" t="s">
+        <v>161</v>
+      </c>
+      <c r="F59" t="s">
+        <v>36</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H59" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>228</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>229</v>
+      </c>
+      <c r="D60" t="s">
+        <v>160</v>
+      </c>
+      <c r="E60" t="s">
+        <v>161</v>
+      </c>
+      <c r="F60" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H60" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>232</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>233</v>
+      </c>
+      <c r="D61" t="s">
+        <v>160</v>
+      </c>
+      <c r="E61" t="s">
+        <v>161</v>
+      </c>
+      <c r="F61" t="s">
+        <v>36</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H61" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>236</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>237</v>
+      </c>
+      <c r="D62" t="s">
+        <v>160</v>
+      </c>
+      <c r="E62" t="s">
+        <v>161</v>
+      </c>
+      <c r="F62" t="s">
+        <v>36</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H62" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>240</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>241</v>
+      </c>
+      <c r="D63" t="s">
+        <v>160</v>
+      </c>
+      <c r="E63" t="s">
+        <v>161</v>
+      </c>
+      <c r="F63" t="s">
+        <v>48</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H63" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>244</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>245</v>
+      </c>
+      <c r="D64" t="s">
+        <v>160</v>
+      </c>
+      <c r="E64" t="s">
+        <v>161</v>
+      </c>
+      <c r="F64" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H64" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>248</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>249</v>
+      </c>
+      <c r="D65" t="s">
+        <v>160</v>
+      </c>
+      <c r="E65" t="s">
+        <v>161</v>
+      </c>
+      <c r="F65" t="s">
+        <v>22</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H65" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>252</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>253</v>
+      </c>
+      <c r="D66" t="s">
+        <v>160</v>
+      </c>
+      <c r="E66" t="s">
+        <v>161</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H66" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>256</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>257</v>
+      </c>
+      <c r="D67" t="s">
+        <v>160</v>
+      </c>
+      <c r="E67" t="s">
+        <v>161</v>
+      </c>
+      <c r="F67" t="s">
+        <v>48</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H67" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>260</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>261</v>
+      </c>
+      <c r="D68" t="s">
+        <v>160</v>
+      </c>
+      <c r="E68" t="s">
+        <v>161</v>
+      </c>
+      <c r="F68" t="s">
+        <v>22</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H68" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>264</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>265</v>
+      </c>
+      <c r="D69" t="s">
+        <v>160</v>
+      </c>
+      <c r="E69" t="s">
+        <v>161</v>
+      </c>
+      <c r="F69" t="s">
+        <v>36</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H69" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>268</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>269</v>
+      </c>
+      <c r="D70" t="s">
+        <v>160</v>
+      </c>
+      <c r="E70" t="s">
+        <v>161</v>
+      </c>
+      <c r="F70" t="s">
+        <v>36</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H70" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>272</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>273</v>
+      </c>
+      <c r="D71" t="s">
+        <v>160</v>
+      </c>
+      <c r="E71" t="s">
+        <v>161</v>
+      </c>
+      <c r="F71" t="s">
+        <v>36</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H71" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>276</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>277</v>
+      </c>
+      <c r="D72" t="s">
+        <v>160</v>
+      </c>
+      <c r="E72" t="s">
+        <v>161</v>
+      </c>
+      <c r="F72" t="s">
+        <v>36</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H72" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>280</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>281</v>
+      </c>
+      <c r="D73" t="s">
+        <v>160</v>
+      </c>
+      <c r="E73" t="s">
+        <v>161</v>
+      </c>
+      <c r="F73" t="s">
+        <v>36</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H73" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>284</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>285</v>
+      </c>
+      <c r="D74" t="s">
+        <v>160</v>
+      </c>
+      <c r="E74" t="s">
+        <v>161</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H74" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>288</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>289</v>
+      </c>
+      <c r="D75" t="s">
+        <v>160</v>
+      </c>
+      <c r="E75" t="s">
+        <v>161</v>
+      </c>
+      <c r="F75" t="s">
+        <v>36</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H75" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>292</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>293</v>
+      </c>
+      <c r="D76" t="s">
+        <v>160</v>
+      </c>
+      <c r="E76" t="s">
+        <v>161</v>
+      </c>
+      <c r="F76" t="s">
+        <v>36</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H76" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>296</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>297</v>
+      </c>
+      <c r="E77" t="s">
+        <v>298</v>
+      </c>
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H77" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>301</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" t="s">
+        <v>297</v>
+      </c>
+      <c r="E78" t="s">
+        <v>298</v>
+      </c>
+      <c r="F78" t="s">
+        <v>22</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H78" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>304</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" t="s">
+        <v>297</v>
+      </c>
+      <c r="E79" t="s">
+        <v>298</v>
+      </c>
+      <c r="F79" t="s">
+        <v>305</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H79" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>308</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>26</v>
+      </c>
+      <c r="D80" t="s">
+        <v>297</v>
+      </c>
+      <c r="E80" t="s">
+        <v>298</v>
+      </c>
+      <c r="F80" t="s">
+        <v>305</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H80" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>311</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>47</v>
+      </c>
+      <c r="D81" t="s">
+        <v>297</v>
+      </c>
+      <c r="E81" t="s">
+        <v>298</v>
+      </c>
+      <c r="F81" t="s">
+        <v>312</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H81" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>315</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>52</v>
+      </c>
+      <c r="D82" t="s">
+        <v>297</v>
+      </c>
+      <c r="E82" t="s">
+        <v>298</v>
+      </c>
+      <c r="F82" t="s">
+        <v>312</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H82" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>318</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>56</v>
+      </c>
+      <c r="D83" t="s">
+        <v>297</v>
+      </c>
+      <c r="E83" t="s">
+        <v>298</v>
+      </c>
+      <c r="F83" t="s">
+        <v>312</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H83" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>321</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>61</v>
+      </c>
+      <c r="D84" t="s">
+        <v>297</v>
+      </c>
+      <c r="E84" t="s">
+        <v>298</v>
+      </c>
+      <c r="F84" t="s">
+        <v>312</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H84" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>324</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>92</v>
+      </c>
+      <c r="D85" t="s">
+        <v>297</v>
+      </c>
+      <c r="E85" t="s">
+        <v>298</v>
+      </c>
+      <c r="F85" t="s">
+        <v>312</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H85" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>327</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>328</v>
+      </c>
+      <c r="E86" t="s">
+        <v>329</v>
+      </c>
+      <c r="F86" t="s">
+        <v>22</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H86" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>332</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" t="s">
+        <v>328</v>
+      </c>
+      <c r="E87" t="s">
+        <v>329</v>
+      </c>
+      <c r="F87" t="s">
+        <v>22</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H87" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>335</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>21</v>
+      </c>
+      <c r="D88" t="s">
+        <v>328</v>
+      </c>
+      <c r="E88" t="s">
+        <v>329</v>
+      </c>
+      <c r="F88" t="s">
+        <v>27</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H88" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>338</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>26</v>
+      </c>
+      <c r="D89" t="s">
+        <v>328</v>
+      </c>
+      <c r="E89" t="s">
+        <v>329</v>
+      </c>
+      <c r="F89" t="s">
+        <v>48</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H89" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>340</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>47</v>
+      </c>
+      <c r="D90" t="s">
+        <v>328</v>
+      </c>
+      <c r="E90" t="s">
+        <v>329</v>
+      </c>
+      <c r="F90" t="s">
+        <v>27</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H90" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>343</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>52</v>
+      </c>
+      <c r="D91" t="s">
+        <v>328</v>
+      </c>
+      <c r="E91" t="s">
+        <v>329</v>
+      </c>
+      <c r="F91" t="s">
+        <v>27</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H91" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>346</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>347</v>
+      </c>
+      <c r="E92" t="s">
+        <v>348</v>
+      </c>
+      <c r="F92" t="s">
+        <v>22</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H92" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>351</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>352</v>
+      </c>
+      <c r="E93" t="s">
+        <v>353</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H93" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>356</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>17</v>
+      </c>
+      <c r="D94" t="s">
+        <v>352</v>
+      </c>
+      <c r="E94" t="s">
+        <v>353</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H94" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>359</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>360</v>
+      </c>
+      <c r="E95" t="s">
+        <v>361</v>
+      </c>
+      <c r="F95" t="s">
+        <v>362</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H95" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>365</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>17</v>
+      </c>
+      <c r="D96" t="s">
+        <v>360</v>
+      </c>
+      <c r="E96" t="s">
+        <v>361</v>
+      </c>
+      <c r="F96" t="s">
+        <v>362</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H96" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>368</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>21</v>
+      </c>
+      <c r="D97" t="s">
+        <v>360</v>
+      </c>
+      <c r="E97" t="s">
+        <v>361</v>
+      </c>
+      <c r="F97" t="s">
+        <v>362</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H97" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>371</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>26</v>
+      </c>
+      <c r="D98" t="s">
+        <v>360</v>
+      </c>
+      <c r="E98" t="s">
+        <v>361</v>
+      </c>
+      <c r="F98" t="s">
+        <v>362</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H98" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>374</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>47</v>
+      </c>
+      <c r="D99" t="s">
+        <v>360</v>
+      </c>
+      <c r="E99" t="s">
+        <v>361</v>
+      </c>
+      <c r="F99" t="s">
+        <v>362</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H99" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>376</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D100" t="s">
+        <v>360</v>
+      </c>
+      <c r="E100" t="s">
+        <v>361</v>
+      </c>
+      <c r="F100" t="s">
+        <v>362</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H100" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>378</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>56</v>
+      </c>
+      <c r="D101" t="s">
+        <v>360</v>
+      </c>
+      <c r="E101" t="s">
+        <v>361</v>
+      </c>
+      <c r="F101" t="s">
+        <v>362</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H101" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>380</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>61</v>
+      </c>
+      <c r="D102" t="s">
+        <v>360</v>
+      </c>
+      <c r="E102" t="s">
+        <v>361</v>
+      </c>
+      <c r="F102" t="s">
+        <v>362</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H102" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>383</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>92</v>
+      </c>
+      <c r="D103" t="s">
+        <v>360</v>
+      </c>
+      <c r="E103" t="s">
+        <v>361</v>
+      </c>
+      <c r="F103" t="s">
+        <v>362</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H103" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>386</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>96</v>
+      </c>
+      <c r="D104" t="s">
+        <v>360</v>
+      </c>
+      <c r="E104" t="s">
+        <v>361</v>
+      </c>
+      <c r="F104" t="s">
+        <v>362</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H104" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>389</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>100</v>
+      </c>
+      <c r="D105" t="s">
+        <v>360</v>
+      </c>
+      <c r="E105" t="s">
+        <v>361</v>
+      </c>
+      <c r="F105" t="s">
+        <v>362</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H105" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>392</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>104</v>
+      </c>
+      <c r="D106" t="s">
+        <v>360</v>
+      </c>
+      <c r="E106" t="s">
+        <v>361</v>
+      </c>
+      <c r="F106" t="s">
+        <v>362</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H106" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>395</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>108</v>
+      </c>
+      <c r="D107" t="s">
+        <v>360</v>
+      </c>
+      <c r="E107" t="s">
+        <v>361</v>
+      </c>
+      <c r="F107" t="s">
+        <v>362</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H107" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>398</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>112</v>
+      </c>
+      <c r="D108" t="s">
+        <v>360</v>
+      </c>
+      <c r="E108" t="s">
+        <v>361</v>
+      </c>
+      <c r="F108" t="s">
+        <v>362</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H108" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>401</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>205</v>
+      </c>
+      <c r="D109" t="s">
+        <v>360</v>
+      </c>
+      <c r="E109" t="s">
+        <v>361</v>
+      </c>
+      <c r="F109" t="s">
+        <v>362</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H109" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>404</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>209</v>
+      </c>
+      <c r="D110" t="s">
+        <v>360</v>
+      </c>
+      <c r="E110" t="s">
+        <v>361</v>
+      </c>
+      <c r="F110" t="s">
+        <v>362</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H110" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>407</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>213</v>
+      </c>
+      <c r="D111" t="s">
+        <v>360</v>
+      </c>
+      <c r="E111" t="s">
+        <v>361</v>
+      </c>
+      <c r="F111" t="s">
+        <v>362</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H111" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>410</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>217</v>
+      </c>
+      <c r="D112" t="s">
+        <v>360</v>
+      </c>
+      <c r="E112" t="s">
+        <v>361</v>
+      </c>
+      <c r="F112" t="s">
+        <v>362</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H112" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>413</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>221</v>
+      </c>
+      <c r="D113" t="s">
+        <v>360</v>
+      </c>
+      <c r="E113" t="s">
+        <v>361</v>
+      </c>
+      <c r="F113" t="s">
+        <v>362</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H113" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>416</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>225</v>
+      </c>
+      <c r="D114" t="s">
+        <v>360</v>
+      </c>
+      <c r="E114" t="s">
+        <v>361</v>
+      </c>
+      <c r="F114" t="s">
+        <v>417</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H114" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>420</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" t="s">
+        <v>421</v>
+      </c>
+      <c r="E115" t="s">
+        <v>422</v>
+      </c>
+      <c r="F115" t="s">
+        <v>40</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H115" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>425</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>17</v>
+      </c>
+      <c r="D116" t="s">
+        <v>421</v>
+      </c>
+      <c r="E116" t="s">
+        <v>422</v>
+      </c>
+      <c r="F116" t="s">
+        <v>40</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H116" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>428</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>21</v>
+      </c>
+      <c r="D117" t="s">
+        <v>421</v>
+      </c>
+      <c r="E117" t="s">
+        <v>422</v>
+      </c>
+      <c r="F117" t="s">
+        <v>305</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H117" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>431</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>26</v>
+      </c>
+      <c r="D118" t="s">
+        <v>421</v>
+      </c>
+      <c r="E118" t="s">
+        <v>422</v>
+      </c>
+      <c r="F118" t="s">
+        <v>305</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H118" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>434</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>47</v>
+      </c>
+      <c r="D119" t="s">
+        <v>421</v>
+      </c>
+      <c r="E119" t="s">
+        <v>422</v>
+      </c>
+      <c r="F119" t="s">
+        <v>305</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H119" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>437</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>52</v>
+      </c>
+      <c r="D120" t="s">
+        <v>421</v>
+      </c>
+      <c r="E120" t="s">
+        <v>422</v>
+      </c>
+      <c r="F120" t="s">
+        <v>305</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H120" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>440</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>56</v>
+      </c>
+      <c r="D121" t="s">
+        <v>421</v>
+      </c>
+      <c r="E121" t="s">
+        <v>422</v>
+      </c>
+      <c r="F121" t="s">
+        <v>305</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H121" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>443</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>61</v>
+      </c>
+      <c r="D122" t="s">
+        <v>421</v>
+      </c>
+      <c r="E122" t="s">
+        <v>422</v>
+      </c>
+      <c r="F122" t="s">
+        <v>305</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H122" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>446</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>92</v>
+      </c>
+      <c r="D123" t="s">
+        <v>421</v>
+      </c>
+      <c r="E123" t="s">
+        <v>422</v>
+      </c>
+      <c r="F123" t="s">
+        <v>305</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H123" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>449</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>96</v>
+      </c>
+      <c r="D124" t="s">
+        <v>421</v>
+      </c>
+      <c r="E124" t="s">
+        <v>422</v>
+      </c>
+      <c r="F124" t="s">
+        <v>305</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H124" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>452</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>100</v>
+      </c>
+      <c r="D125" t="s">
+        <v>421</v>
+      </c>
+      <c r="E125" t="s">
+        <v>422</v>
+      </c>
+      <c r="F125" t="s">
+        <v>305</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H125" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>455</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>104</v>
+      </c>
+      <c r="D126" t="s">
+        <v>421</v>
+      </c>
+      <c r="E126" t="s">
+        <v>422</v>
+      </c>
+      <c r="F126" t="s">
+        <v>305</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H126" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>458</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>108</v>
+      </c>
+      <c r="D127" t="s">
+        <v>421</v>
+      </c>
+      <c r="E127" t="s">
+        <v>422</v>
+      </c>
+      <c r="F127" t="s">
+        <v>305</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H127" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>461</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>112</v>
+      </c>
+      <c r="D128" t="s">
+        <v>421</v>
+      </c>
+      <c r="E128" t="s">
+        <v>422</v>
+      </c>
+      <c r="F128" t="s">
+        <v>305</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H128" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>464</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>205</v>
+      </c>
+      <c r="D129" t="s">
+        <v>421</v>
+      </c>
+      <c r="E129" t="s">
+        <v>422</v>
+      </c>
+      <c r="F129" t="s">
+        <v>305</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H129" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>467</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>209</v>
+      </c>
+      <c r="D130" t="s">
+        <v>421</v>
+      </c>
+      <c r="E130" t="s">
+        <v>422</v>
+      </c>
+      <c r="F130" t="s">
+        <v>305</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H130" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>470</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>213</v>
+      </c>
+      <c r="D131" t="s">
+        <v>421</v>
+      </c>
+      <c r="E131" t="s">
+        <v>422</v>
+      </c>
+      <c r="F131" t="s">
+        <v>305</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H131" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>473</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>217</v>
+      </c>
+      <c r="D132" t="s">
+        <v>421</v>
+      </c>
+      <c r="E132" t="s">
+        <v>422</v>
+      </c>
+      <c r="F132" t="s">
+        <v>305</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H132" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>476</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>221</v>
+      </c>
+      <c r="D133" t="s">
+        <v>421</v>
+      </c>
+      <c r="E133" t="s">
+        <v>422</v>
+      </c>
+      <c r="F133" t="s">
+        <v>305</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H133" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>479</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>225</v>
+      </c>
+      <c r="D134" t="s">
+        <v>421</v>
+      </c>
+      <c r="E134" t="s">
+        <v>422</v>
+      </c>
+      <c r="F134" t="s">
+        <v>305</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H134" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>482</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>229</v>
+      </c>
+      <c r="D135" t="s">
+        <v>421</v>
+      </c>
+      <c r="E135" t="s">
+        <v>422</v>
+      </c>
+      <c r="F135" t="s">
+        <v>305</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H135" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>485</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>237</v>
+      </c>
+      <c r="D136" t="s">
+        <v>421</v>
+      </c>
+      <c r="E136" t="s">
+        <v>422</v>
+      </c>
+      <c r="F136" t="s">
+        <v>305</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H136" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>488</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>241</v>
+      </c>
+      <c r="D137" t="s">
+        <v>421</v>
+      </c>
+      <c r="E137" t="s">
+        <v>422</v>
+      </c>
+      <c r="F137" t="s">
+        <v>305</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H137" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>491</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>245</v>
+      </c>
+      <c r="D138" t="s">
+        <v>421</v>
+      </c>
+      <c r="E138" t="s">
+        <v>422</v>
+      </c>
+      <c r="F138" t="s">
+        <v>305</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H138" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>494</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>249</v>
+      </c>
+      <c r="D139" t="s">
+        <v>421</v>
+      </c>
+      <c r="E139" t="s">
+        <v>422</v>
+      </c>
+      <c r="F139" t="s">
+        <v>305</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H139" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>497</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>253</v>
+      </c>
+      <c r="D140" t="s">
+        <v>421</v>
+      </c>
+      <c r="E140" t="s">
+        <v>422</v>
+      </c>
+      <c r="F140" t="s">
+        <v>305</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H140" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>500</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>257</v>
+      </c>
+      <c r="D141" t="s">
+        <v>421</v>
+      </c>
+      <c r="E141" t="s">
+        <v>422</v>
+      </c>
+      <c r="F141" t="s">
+        <v>177</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H141" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>503</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" t="s">
+        <v>504</v>
+      </c>
+      <c r="E142" t="s">
+        <v>505</v>
+      </c>
+      <c r="F142" t="s">
+        <v>177</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H142" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>507</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>17</v>
+      </c>
+      <c r="D143" t="s">
+        <v>504</v>
+      </c>
+      <c r="E143" t="s">
+        <v>505</v>
+      </c>
+      <c r="F143" t="s">
+        <v>312</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H143" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>509</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>21</v>
+      </c>
+      <c r="D144" t="s">
+        <v>504</v>
+      </c>
+      <c r="E144" t="s">
+        <v>505</v>
+      </c>
+      <c r="F144" t="s">
+        <v>312</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H144" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>512</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>26</v>
+      </c>
+      <c r="D145" t="s">
+        <v>504</v>
+      </c>
+      <c r="E145" t="s">
+        <v>505</v>
+      </c>
+      <c r="F145" t="s">
+        <v>312</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H145" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>514</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>47</v>
+      </c>
+      <c r="D146" t="s">
+        <v>504</v>
+      </c>
+      <c r="E146" t="s">
+        <v>505</v>
+      </c>
+      <c r="F146" t="s">
+        <v>177</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H146" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>517</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>52</v>
+      </c>
+      <c r="D147" t="s">
+        <v>504</v>
+      </c>
+      <c r="E147" t="s">
+        <v>505</v>
+      </c>
+      <c r="F147" t="s">
+        <v>177</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H147" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>520</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>56</v>
+      </c>
+      <c r="D148" t="s">
+        <v>504</v>
+      </c>
+      <c r="E148" t="s">
+        <v>505</v>
+      </c>
+      <c r="F148" t="s">
+        <v>312</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H148" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>523</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>61</v>
+      </c>
+      <c r="D149" t="s">
+        <v>504</v>
+      </c>
+      <c r="E149" t="s">
+        <v>505</v>
+      </c>
+      <c r="F149" t="s">
+        <v>177</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H149" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>526</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>92</v>
+      </c>
+      <c r="D150" t="s">
+        <v>504</v>
+      </c>
+      <c r="E150" t="s">
+        <v>505</v>
+      </c>
+      <c r="F150" t="s">
+        <v>177</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H150" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>529</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>96</v>
+      </c>
+      <c r="D151" t="s">
+        <v>504</v>
+      </c>
+      <c r="E151" t="s">
+        <v>505</v>
+      </c>
+      <c r="F151" t="s">
+        <v>177</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H151" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>532</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>100</v>
+      </c>
+      <c r="D152" t="s">
+        <v>504</v>
+      </c>
+      <c r="E152" t="s">
+        <v>505</v>
+      </c>
+      <c r="F152" t="s">
+        <v>177</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H152" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>535</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>104</v>
+      </c>
+      <c r="D153" t="s">
+        <v>504</v>
+      </c>
+      <c r="E153" t="s">
+        <v>505</v>
+      </c>
+      <c r="F153" t="s">
+        <v>312</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H153" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>538</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" t="s">
+        <v>539</v>
+      </c>
+      <c r="E154" t="s">
+        <v>540</v>
+      </c>
+      <c r="F154" t="s">
+        <v>541</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H154" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>544</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>545</v>
+      </c>
+      <c r="E155" t="s">
+        <v>546</v>
+      </c>
+      <c r="F155" t="s">
+        <v>22</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H155" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>549</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>17</v>
+      </c>
+      <c r="D156" t="s">
+        <v>545</v>
+      </c>
+      <c r="E156" t="s">
+        <v>546</v>
+      </c>
+      <c r="F156" t="s">
+        <v>22</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H156" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>552</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>21</v>
+      </c>
+      <c r="D157" t="s">
+        <v>545</v>
+      </c>
+      <c r="E157" t="s">
+        <v>546</v>
+      </c>
+      <c r="F157" t="s">
+        <v>22</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H157" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>554</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>26</v>
+      </c>
+      <c r="D158" t="s">
+        <v>545</v>
+      </c>
+      <c r="E158" t="s">
+        <v>546</v>
+      </c>
+      <c r="F158" t="s">
+        <v>22</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H158" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>556</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>47</v>
+      </c>
+      <c r="D159" t="s">
+        <v>545</v>
+      </c>
+      <c r="E159" t="s">
+        <v>546</v>
+      </c>
+      <c r="F159" t="s">
+        <v>22</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H159" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>559</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>52</v>
+      </c>
+      <c r="D160" t="s">
+        <v>545</v>
+      </c>
+      <c r="E160" t="s">
+        <v>546</v>
+      </c>
+      <c r="F160" t="s">
+        <v>22</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H160" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>562</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>56</v>
+      </c>
+      <c r="D161" t="s">
+        <v>545</v>
+      </c>
+      <c r="E161" t="s">
+        <v>546</v>
+      </c>
+      <c r="F161" t="s">
+        <v>22</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H161" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>565</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>61</v>
+      </c>
+      <c r="D162" t="s">
+        <v>545</v>
+      </c>
+      <c r="E162" t="s">
+        <v>546</v>
+      </c>
+      <c r="F162" t="s">
+        <v>22</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H162" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>568</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" t="s">
+        <v>569</v>
+      </c>
+      <c r="E163" t="s">
+        <v>570</v>
+      </c>
+      <c r="F163" t="s">
+        <v>40</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H163" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>573</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>17</v>
+      </c>
+      <c r="D164" t="s">
+        <v>569</v>
+      </c>
+      <c r="E164" t="s">
+        <v>570</v>
+      </c>
+      <c r="F164" t="s">
+        <v>48</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H164" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>576</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>21</v>
+      </c>
+      <c r="D165" t="s">
+        <v>569</v>
+      </c>
+      <c r="E165" t="s">
+        <v>570</v>
+      </c>
+      <c r="F165" t="s">
+        <v>27</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H165" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>579</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>10</v>
+      </c>
+      <c r="D166" t="s">
+        <v>580</v>
+      </c>
+      <c r="E166" t="s">
+        <v>581</v>
+      </c>
+      <c r="F166" t="s">
+        <v>40</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H166" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>584</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>17</v>
+      </c>
+      <c r="D167" t="s">
+        <v>580</v>
+      </c>
+      <c r="E167" t="s">
+        <v>581</v>
+      </c>
+      <c r="F167" t="s">
+        <v>40</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H167" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>587</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D168" t="s">
+        <v>580</v>
+      </c>
+      <c r="E168" t="s">
+        <v>581</v>
+      </c>
+      <c r="F168" t="s">
+        <v>40</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H168" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>590</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>26</v>
+      </c>
+      <c r="D169" t="s">
+        <v>580</v>
+      </c>
+      <c r="E169" t="s">
+        <v>581</v>
+      </c>
+      <c r="F169" t="s">
+        <v>40</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H169" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>593</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>47</v>
+      </c>
+      <c r="D170" t="s">
+        <v>580</v>
+      </c>
+      <c r="E170" t="s">
+        <v>581</v>
+      </c>
+      <c r="F170" t="s">
+        <v>40</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H170" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>596</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>52</v>
+      </c>
+      <c r="D171" t="s">
+        <v>580</v>
+      </c>
+      <c r="E171" t="s">
+        <v>581</v>
+      </c>
+      <c r="F171" t="s">
+        <v>40</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H171" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>599</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>56</v>
+      </c>
+      <c r="D172" t="s">
+        <v>580</v>
+      </c>
+      <c r="E172" t="s">
+        <v>581</v>
+      </c>
+      <c r="F172" t="s">
+        <v>40</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H172" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>602</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>61</v>
+      </c>
+      <c r="D173" t="s">
+        <v>580</v>
+      </c>
+      <c r="E173" t="s">
+        <v>581</v>
+      </c>
+      <c r="F173" t="s">
+        <v>40</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H173" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>605</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>92</v>
+      </c>
+      <c r="D174" t="s">
+        <v>580</v>
+      </c>
+      <c r="E174" t="s">
+        <v>581</v>
+      </c>
+      <c r="F174" t="s">
+        <v>40</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H174" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>608</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>96</v>
+      </c>
+      <c r="D175" t="s">
+        <v>580</v>
+      </c>
+      <c r="E175" t="s">
+        <v>581</v>
+      </c>
+      <c r="F175" t="s">
+        <v>177</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H175" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>611</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" t="s">
+        <v>612</v>
+      </c>
+      <c r="E176" t="s">
+        <v>613</v>
+      </c>
+      <c r="F176" t="s">
+        <v>177</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H176" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>616</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" t="s">
+        <v>617</v>
+      </c>
+      <c r="E177" t="s">
+        <v>618</v>
+      </c>
+      <c r="F177" t="s">
+        <v>48</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H177" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>621</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>10</v>
+      </c>
+      <c r="D178" t="s">
+        <v>622</v>
+      </c>
+      <c r="E178" t="s">
+        <v>623</v>
+      </c>
+      <c r="F178" t="s">
+        <v>624</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H178" t="s">
+        <v>626</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>