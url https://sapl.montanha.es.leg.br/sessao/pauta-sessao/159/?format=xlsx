--- v0 (2025-12-10)
+++ v1 (2026-06-25)
@@ -115,51 +115,51 @@
   <si>
     <t>Institui o Plano Municipal pela Primeira Infância – PMPI, no âmbito do Município de Montanha - ES, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo nº 28 de 2025</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 4 de 2025</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 8 de 2025</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Montanhense ao Sr. Rhuan Silva Trajano.</t>
   </si>
   <si>
     <t>Proposição inclusa no Expediente do dia</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 9 de 2025</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA</t>
+    <t>DIVALDIM DA AGRICULTURA</t>
   </si>
   <si>
     <t>Título de cidadão Montanhense ao Capitão QOCPM VITOR PRATES RIBEIRO</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 10 de 2025</t>
   </si>
   <si>
     <t>Título de cidadão Montanhense ao MAJOR QOCPM ADAIR EUGÊNIO GOMES SABINO</t>
   </si>
   <si>
     <t>Moção de Congratulação nº 5 de 2025</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Time de Futebol Infantojuvenil de Montanha, em reconhecimento ao brilhante desempenho alcançado na Copa Prodnorte.</t>
   </si>
   <si>
     <t>Moção de Congratulação nº 6 de 2025</t>
   </si>
   <si>
     <t>O Vereador Paulo Cezar Fiório Ghiotto, no uso de suas atribuições legais, mediante o artigo 120, §2º, alínea VII, do regimento interno desta Casa de Leis, vem respeitosamente à presença de Vossa Excelência, REQUERER a apresentação, discussão e votação de Moção de Congratulação à Érica Ferreira Prates, Coordenadora de Regulação Estadual, do município de Montanha.</t>
   </si>
   <si>
     <t>Moção de Congratulação nº 7 de 2025</t>
   </si>