--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -36,51 +36,51 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Req. de Tramitação em Regime de Urgência Especial nº 1 de 2026</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA</t>
+    <t>DIVALDIM DA AGRICULTURA</t>
   </si>
   <si>
     <t>Tramitação em Regime de Urgência Especial – Projeto de Lei nº 02/2026, de autoria do Poder Executivo, que dispõe sobre a atualização da Tabela de Vencimentos do Magistério Público da Educação Básica do Município de Montanha - ES.</t>
   </si>
   <si>
     <t>Proposição inclusa no Expediente do dia</t>
   </si>
   <si>
     <t>Parecer Conjunto nº 1 de 2026</t>
   </si>
   <si>
     <t>CCC - Comissões Competentes em Conjunto</t>
   </si>
   <si>
     <t>Parecer Conjunto nº 01/2026, emitido pelas Comissões Permanentes de Legislação, Justiça e Redação Final; Educação, Saúde e Assistência e de Direito à Diversidade Sexual e a Identidade de Gênero; e de Finanças e Orçamentos, pela APROVAÇÃO do Projeto de Lei Ordinária do Executivo nº 02/2026.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo nº 2 de 2026</t>
   </si>
   <si>
     <t>Iracy Carvalho Machado Baltar Filha - Prefeita</t>
   </si>