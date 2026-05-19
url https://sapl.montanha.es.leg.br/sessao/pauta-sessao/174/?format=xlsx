--- v0 (2026-04-04)
+++ v1 (2026-05-19)
@@ -132,51 +132,51 @@
   <si>
     <t>ODAIR CELIN</t>
   </si>
   <si>
     <t>Que seja realizada a construção de um ponto de ônibus no curral preto localizado entre o distrito de Vinhático e Montanha.</t>
   </si>
   <si>
     <t>Indicação nº 7 de 2026</t>
   </si>
   <si>
     <t>Que seja realizado o reajuste do ticket-feira pago aos servidores do município.</t>
   </si>
   <si>
     <t>Indicação nº 8 de 2026</t>
   </si>
   <si>
     <t>TARCISIO DEPOLO</t>
   </si>
   <si>
     <t>Que seja determinado ao setor competente da Prefeitura Municipal a realização de estudo técnico de viabilidade para implantação da técnica de solo-cimento nas estradas vicinais do município de Montanha/ES, como alternativa para melhoria da infraestrutura viária rural.</t>
   </si>
   <si>
     <t>Indicação nº 9 de 2026</t>
   </si>
   <si>
-    <t>DIVALDIM DA AGRICUTURA</t>
+    <t>DIVALDIM DA AGRICULTURA</t>
   </si>
   <si>
     <t>Que, por meio da Secretaria Municipal de Saúde, sejam realizados estudos técnicos e posteriormente a construção de uma Unidade de Estratégia Saúde da Família (ESF) na parte baixa da cidade, com o objetivo de atender de forma mais adequada os moradores dos bairros Fundão e Lajedo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>